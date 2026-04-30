--- v0 (2026-04-01)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rigas Arvanitis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rigas-arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5588-1576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-3113-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> is a sociologist, researcher at the French Development Research Institute (IRD), former director of the Centre for Population and Development Studies (Ceped) (2019-2024) (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ceped.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), and President of the Global Research Institute of Paris (GRIP) (2019-2024). He was director (2016-2018) of IFRIS, a collaborative institute on science, innovation and society (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ifris.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).  He has worked and lived four years in Venezuela (CENDES, UCV), six years in Mexico (UAM-Xochimilco), four years in Guangzhou, South China (Sun Yat-Sen University) and 3 years in Lebanon (National Council for Scientific Research and visiting professor at the American University of Beirut (AUB). He specialised in sociology of scientific activities, technological learning and innovation in firms, and science and technology policy. His most recent work concerns research funding and scientific collaborations in West Africa. He is co-founder and was editor-in-chief (2007-2014) of the journal Revue d'Anthropologie des Connaissances (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.socanco.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Published a book with Sari Hanafi, Knowledge production in the Arab world: the impossible promise; Recent article with J. Mouton and A. Néron (2022). &amp;quot;Funding Research in Africa: Landscapes of Re-Institutionalization.&amp;quot; Science, Technology & Society 27(3): 1-17.</w:t></w:r><w:br/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rigas.arvanitis@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Full curriculum vitae: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://rigas.ouvaton.org/cv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the agricultural research systems in the Maghreb (Algeria, Morocco and Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zebakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sadiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.429-455. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09717218221078231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funding research in Africa : landscapes of re-institutionalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.351-367. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09717218221078235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local emergence, global expansion : understanding the structural evolution of a bi-lingual national research landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Federico Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Nebot Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.7369-7395. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04403-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte de l’unité . Note introductive de l’article de Bernstein et Hooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.19848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte de l'unité. Note introductive de l'article de Bernstein et Hooper = The lost unity. An introductory note to the article of Bernstein and Hooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), 19848 [5 p.]. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.19848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de la recherche dans les pays non-hégémoniques : coopération internationale et compétence nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Alom Bartrolí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Méthodologies de recherche et coopération internationale en éducation, 10 (2), pp.304-320. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51186/journals/ed.2020.10-2.e353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation cosmopolite à l'émigration forcée : expérience d'un chercheur vénézuélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pirela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.86-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in Arabic-speaking countries : funding competitions, international collaboration, and career incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Currie-Alder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (1), pp.74-82. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scx048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer la revue : un geste anthropologique. En hommage à Jean-Pierre Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), p. 105-108. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de la production de la Revue d'anthropologie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), p. 207-230. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who frames the debate on the Arab uprisings? Analysis of Arabic, English, and French academic scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Almaghlouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (4), pp.418-441. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0268580915580157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, savoirs et mondialisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Devenir de l'Homme. Les Cahiers du Mouvement Universel de la Responsabilité Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science et Devenir de l'Homme : les Cahiers du M.U.R.S., 57-58, pp.48-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03214061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally global : understanding the structural evolution of a bi-lingual national research landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nebot Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI.International Society of Scientometrics and Informetrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Louvain ; [En ligne], Belgium. pp.807-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée. L'Europe et la Chine face à de nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : policies and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. des Archives Contemporaines; IRD, 168 p., 2019, 978-2-8130-0303-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China Innovation Inc. Des politiques industrielles aux entreprises innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rigas Arvanitis; François Bafoil; Bernard Kahane; Romain Bironneau. Presses de Sciences Po, pp.372, 2012, 9782724612660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renaissance de la recherche en Afrique : de la dépendance à l'intégration internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Alain Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Zanfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence française de développement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie africaine 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 839, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-91, 2025, Repères Économie, 978-2-348-08661-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothing the waters : science and research collaboration between China and the Arab world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahdavi, M. (ed.); Keskin, T. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking China, the Middle East and Asia in a "multiplex world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.162-180, 2022, Social, Economic and Political Studies of the Middle East and Asia, 978-90-04-39160-4. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510005_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vingt-et-unième siècle ne sera pas le siècle de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée – L’Europe et la Chine face à de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vingt-et-unième siècle ne sera pas le siècle de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richet, X. (ed.); Vercueil, J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée : l'Europe et la Chine face à de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.89-122, 2019, Les Jeudis de l'Harmattan : Questions Contemporaines, 978-2-343-16753-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arvanitis, Rigas (ed.); O'Brien, David (ed.); Graham, Michael (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : policies and outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. des Archives Contemporaines; IRD, pp.1-6, 2019, 978-2-8130-0303-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research policy in Arab countries : international cooperation, competitive calls, and career incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arvanitis, Rigas (ed.); O'Brien, David (ed.); Graham, Michael (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : policies and outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. des Archives Contemporaines; IRD, pp.7-11, 2019, 978-2-8130-0303-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de recherche chinois : entre la politique planifiée du développement et le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oulion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ancrages nationaux de la science mondiale, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAC; IRD, pp.181-197, 2018, 978-2-7099-2428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation de la recherche au Liban : choix ou contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ancrages nationaux de la science mondiale, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAC; IRD, pp.391-422, 2018, 978-2-7099-2428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia una cooperacion mas equilibrada entre la busqueda de excelencia y de financiamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (dir.); Villavicencio, D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperación, colaboración científica y movilidad internacional en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLACSO, p. 19-48, 2014, Red de Posgrados en Ciencias Sociales (ARG), 9789877220315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Science and Technology Collaborations: a Questionnaire Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Annabelle Canesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Morini, R. Rodriguez Clemente, R. Arvanitis &amp; R. Chaabouni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving forward in the Euro-Mediterranean Research and Innovation Partnership. The Experience of the MIRA Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bari, CIHEAM, pp.79-102, 2013, Options méditerranéennes, Séries B Études et recherches, n°71, 2-85352-513-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande bataille de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing and Funding African Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper du Ceped #43, Centre Population et Développement. 2019, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche scientifique au Maroc : rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Kleiche Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Laaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zebakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2007, 57 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rigas Arvanitis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rigas-arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5588-1576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-3113-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> is a sociologist, researcher at the French Development Research Institute (IRD), former director of the Centre for Population and Development Studies (Ceped) (2019-2024) (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ceped.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), and President of the Global Research Institute of Paris (GRIP) (2019-2024). He was director (2016-2018) of IFRIS, a collaborative institute on science, innovation and society (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ifris.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).  He has worked and lived four years in Venezuela (CENDES, UCV), six years in Mexico (UAM-Xochimilco), four years in Guangzhou, South China (Sun Yat-Sen University) and 3 years in Lebanon (National Council for Scientific Research and visiting professor at the American University of Beirut (AUB). He specialised in sociology of scientific activities, technological learning and innovation in firms, and science and technology policy. His most recent work concerns research funding and scientific collaborations in West Africa. He is co-founder and was editor-in-chief (2007-2014) of the journal Revue d'Anthropologie des Connaissances (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.socanco.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Published a book with Sari Hanafi, Knowledge production in the Arab world: the impossible promise; Recent article with J. Mouton and A. Néron (2022). &amp;quot;Funding Research in Africa: Landscapes of Re-Institutionalization.&amp;quot; Science, Technology & Society 27(3): 1-17.</w:t></w:r><w:br/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rigas.arvanitis@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Full curriculum vitae: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://rigas.ouvaton.org/cv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the agricultural research systems in the Maghreb (Algeria, Morocco and Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zebakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sadiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.429-455. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09717218221078231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funding research in Africa : landscapes of re-institutionalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.351-367. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09717218221078235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local emergence, global expansion : understanding the structural evolution of a bi-lingual national research landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Federico Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Nebot Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.7369-7395. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04403-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte de l'unité. Note introductive de l'article de Bernstein et Hooper = The lost unity. An introductory note to the article of Bernstein and Hooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), 19848 [5 p.]. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.19848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte de l’unité . Note introductive de l’article de Bernstein et Hooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.19848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de la recherche dans les pays non-hégémoniques : coopération internationale et compétence nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Alom Bartrolí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Méthodologies de recherche et coopération internationale en éducation, 10 (2), pp.304-320. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51186/journals/ed.2020.10-2.e353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation cosmopolite à l'émigration forcée : expérience d'un chercheur vénézuélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pirela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.86-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in Arabic-speaking countries : funding competitions, international collaboration, and career incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Currie-Alder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (1), pp.74-82. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scx048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de la production de la Revue d'anthropologie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), p. 207-230. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer la revue : un geste anthropologique. En hommage à Jean-Pierre Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), p. 105-108. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who frames the debate on the Arab uprisings? Analysis of Arabic, English, and French academic scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Almaghlouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (4), pp.418-441. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0268580915580157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, savoirs et mondialisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Devenir de l'Homme. Les Cahiers du Mouvement Universel de la Responsabilité Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science et Devenir de l'Homme : les Cahiers du M.U.R.S., 57-58, pp.48-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03214061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally global : understanding the structural evolution of a bi-lingual national research landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nebot Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI.International Society of Scientometrics and Informetrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Louvain ; [En ligne], Belgium. pp.807-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée. L'Europe et la Chine face à de nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : policies and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. des Archives Contemporaines; IRD, 168 p., 2019, 978-2-8130-0303-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China Innovation Inc. Des politiques industrielles aux entreprises innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rigas Arvanitis; François Bafoil; Bernard Kahane; Romain Bironneau. Presses de Sciences Po, pp.372, 2012, 9782724612660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renaissance de la recherche en Afrique : de la dépendance à l'intégration internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Alain Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Zanfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence française de développement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie africaine 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 839, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-91, 2025, Repères Économie, 978-2-348-08661-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothing the waters : science and research collaboration between China and the Arab world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahdavi, M. (ed.); Keskin, T. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking China, the Middle East and Asia in a "multiplex world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.162-180, 2022, Social, Economic and Political Studies of the Middle East and Asia, 978-90-04-39160-4. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510005_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vingt-et-unième siècle ne sera pas le siècle de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richet, X. (ed.); Vercueil, J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée : l'Europe et la Chine face à de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.89-122, 2019, Les Jeudis de l'Harmattan : Questions Contemporaines, 978-2-343-16753-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vingt-et-unième siècle ne sera pas le siècle de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée – L’Europe et la Chine face à de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arvanitis, Rigas (ed.); O'Brien, David (ed.); Graham, Michael (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : policies and outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. des Archives Contemporaines; IRD, pp.1-6, 2019, 978-2-8130-0303-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research policy in Arab countries : international cooperation, competitive calls, and career incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arvanitis, Rigas (ed.); O'Brien, David (ed.); Graham, Michael (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : policies and outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. des Archives Contemporaines; IRD, pp.7-11, 2019, 978-2-8130-0303-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de recherche chinois : entre la politique planifiée du développement et le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oulion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ancrages nationaux de la science mondiale, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAC; IRD, pp.181-197, 2018, 978-2-7099-2428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation de la recherche au Liban : choix ou contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ancrages nationaux de la science mondiale, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAC; IRD, pp.391-422, 2018, 978-2-7099-2428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia una cooperacion mas equilibrada entre la busqueda de excelencia y de financiamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (dir.); Villavicencio, D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperación, colaboración científica y movilidad internacional en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLACSO, p. 19-48, 2014, Red de Posgrados en Ciencias Sociales (ARG), 9789877220315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Science and Technology Collaborations: a Questionnaire Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Annabelle Canesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Morini, R. Rodriguez Clemente, R. Arvanitis &amp; R. Chaabouni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving forward in the Euro-Mediterranean Research and Innovation Partnership. The Experience of the MIRA Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bari, CIHEAM, pp.79-102, 2013, Options méditerranéennes, Séries B Études et recherches, n°71, 2-85352-513-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande bataille de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing and Funding African Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper du Ceped #43, Centre Population et Développement. 2019, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche scientifique au Maroc : rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Kleiche Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Laaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zebakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2007, 57 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3B7A51D"/>
+    <w:nsid w:val="D8268986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rigas-arvanitis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5588-1576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/T-3113-2019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ceped.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifris.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socanco.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rigas.arvanitis@ird.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rigas.ouvaton.org/cv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zebakh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadiki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09717218221078231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mouton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Neron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09717218221078235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Federico Milia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nebot Giralt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04403-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.19848" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Alom Bartrol&#237;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51186/journals/ed.2020.10-2.e353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Currie-Alder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanafi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scx048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licoppe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Almaghlouth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Hanafi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580915580157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03214061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grossetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Milia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nebot Giralt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruffier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Brien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01845114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bafoil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kahane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bironneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alain Goudiaby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zanfini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_africaine_2025-9782348086618" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510005_010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017590v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098498v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129323v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oulion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105337v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gaillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Annabelle Canesse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Kleiche Dray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laaziz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rigas-arvanitis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5588-1576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/T-3113-2019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ceped.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifris.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socanco.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rigas.arvanitis@ird.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rigas.ouvaton.org/cv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zebakh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadiki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09717218221078231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mouton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Neron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09717218221078235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Federico Milia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nebot Giralt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04403-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.19848" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Alom Bartrol&#237;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51186/journals/ed.2020.10-2.e353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Currie-Alder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanafi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scx048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licoppe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0105" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Almaghlouth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Hanafi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580915580157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03214061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grossetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Milia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nebot Giralt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruffier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Brien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01845114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bafoil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kahane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bironneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alain Goudiaby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zanfini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_africaine_2025-9782348086618" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510005_010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129323v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oulion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105337v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gaillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Annabelle Canesse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Kleiche Dray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laaziz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>