--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rigas Arvanitis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rigas-arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5588-1576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-3113-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> is a sociologist, researcher at the French Development Research Institute (IRD), former director of the Centre for Population and Development Studies (Ceped) (2019-2024) (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ceped.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), and President of the Global Research Institute of Paris (GRIP) (2019-2024). He was director (2016-2018) of IFRIS, a collaborative institute on science, innovation and society (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ifris.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).  He has worked and lived four years in Venezuela (CENDES, UCV), six years in Mexico (UAM-Xochimilco), four years in Guangzhou, South China (Sun Yat-Sen University) and 3 years in Lebanon (National Council for Scientific Research and visiting professor at the American University of Beirut (AUB). He specialised in sociology of scientific activities, technological learning and innovation in firms, and science and technology policy. His most recent work concerns research funding and scientific collaborations in West Africa. He is co-founder and was editor-in-chief (2007-2014) of the journal Revue d'Anthropologie des Connaissances (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.socanco.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Published a book with Sari Hanafi, Knowledge production in the Arab world: the impossible promise; Recent article with J. Mouton and A. Néron (2022). &amp;quot;Funding Research in Africa: Landscapes of Re-Institutionalization.&amp;quot; Science, Technology & Society 27(3): 1-17.</w:t></w:r><w:br/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rigas.arvanitis@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Full curriculum vitae: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://rigas.ouvaton.org/cv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the agricultural research systems in the Maghreb (Algeria, Morocco and Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zebakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sadiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.429-455. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09717218221078231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funding research in Africa : landscapes of re-institutionalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.351-367. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09717218221078235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local emergence, global expansion : understanding the structural evolution of a bi-lingual national research landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Federico Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Nebot Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.7369-7395. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04403-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte de l'unité. Note introductive de l'article de Bernstein et Hooper = The lost unity. An introductory note to the article of Bernstein and Hooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), 19848 [5 p.]. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.19848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte de l’unité . Note introductive de l’article de Bernstein et Hooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.19848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de la recherche dans les pays non-hégémoniques : coopération internationale et compétence nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Alom Bartrolí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Méthodologies de recherche et coopération internationale en éducation, 10 (2), pp.304-320. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51186/journals/ed.2020.10-2.e353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation cosmopolite à l'émigration forcée : expérience d'un chercheur vénézuélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pirela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.86-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in Arabic-speaking countries : funding competitions, international collaboration, and career incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Currie-Alder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (1), pp.74-82. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scx048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de la production de la Revue d'anthropologie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), p. 207-230. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer la revue : un geste anthropologique. En hommage à Jean-Pierre Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), p. 105-108. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who frames the debate on the Arab uprisings? Analysis of Arabic, English, and French academic scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Almaghlouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (4), pp.418-441. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0268580915580157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, savoirs et mondialisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Devenir de l'Homme. Les Cahiers du Mouvement Universel de la Responsabilité Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science et Devenir de l'Homme : les Cahiers du M.U.R.S., 57-58, pp.48-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03214061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally global : understanding the structural evolution of a bi-lingual national research landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nebot Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI.International Society of Scientometrics and Informetrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Louvain ; [En ligne], Belgium. pp.807-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée. L'Europe et la Chine face à de nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : policies and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. des Archives Contemporaines; IRD, 168 p., 2019, 978-2-8130-0303-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China Innovation Inc. Des politiques industrielles aux entreprises innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rigas Arvanitis; François Bafoil; Bernard Kahane; Romain Bironneau. Presses de Sciences Po, pp.372, 2012, 9782724612660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renaissance de la recherche en Afrique : de la dépendance à l'intégration internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Alain Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Zanfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence française de développement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie africaine 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 839, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-91, 2025, Repères Économie, 978-2-348-08661-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothing the waters : science and research collaboration between China and the Arab world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahdavi, M. (ed.); Keskin, T. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking China, the Middle East and Asia in a "multiplex world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.162-180, 2022, Social, Economic and Political Studies of the Middle East and Asia, 978-90-04-39160-4. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510005_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vingt-et-unième siècle ne sera pas le siècle de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richet, X. (ed.); Vercueil, J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée : l'Europe et la Chine face à de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.89-122, 2019, Les Jeudis de l'Harmattan : Questions Contemporaines, 978-2-343-16753-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vingt-et-unième siècle ne sera pas le siècle de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée – L’Europe et la Chine face à de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arvanitis, Rigas (ed.); O'Brien, David (ed.); Graham, Michael (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : policies and outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. des Archives Contemporaines; IRD, pp.1-6, 2019, 978-2-8130-0303-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research policy in Arab countries : international cooperation, competitive calls, and career incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arvanitis, Rigas (ed.); O'Brien, David (ed.); Graham, Michael (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : policies and outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. des Archives Contemporaines; IRD, pp.7-11, 2019, 978-2-8130-0303-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de recherche chinois : entre la politique planifiée du développement et le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oulion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ancrages nationaux de la science mondiale, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAC; IRD, pp.181-197, 2018, 978-2-7099-2428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation de la recherche au Liban : choix ou contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ancrages nationaux de la science mondiale, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAC; IRD, pp.391-422, 2018, 978-2-7099-2428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia una cooperacion mas equilibrada entre la busqueda de excelencia y de financiamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (dir.); Villavicencio, D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperación, colaboración científica y movilidad internacional en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLACSO, p. 19-48, 2014, Red de Posgrados en Ciencias Sociales (ARG), 9789877220315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Science and Technology Collaborations: a Questionnaire Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Annabelle Canesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Morini, R. Rodriguez Clemente, R. Arvanitis &amp; R. Chaabouni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving forward in the Euro-Mediterranean Research and Innovation Partnership. The Experience of the MIRA Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bari, CIHEAM, pp.79-102, 2013, Options méditerranéennes, Séries B Études et recherches, n°71, 2-85352-513-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande bataille de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing and Funding African Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper du Ceped #43, Centre Population et Développement. 2019, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche scientifique au Maroc : rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Kleiche Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Laaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zebakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2007, 57 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rigas Arvanitis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rigas-arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5588-1576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YGyWxd8AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-3113-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> is a sociologist, researcher at the French Development Research Institute (IRD), former director of the Centre for Population and Development Studies (Ceped) (2019-2024) (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ceped.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), and President of the Global Research Institute of Paris (GRIP) (2019-2024). He was director (2016-2018) of IFRIS, a collaborative institute on science, innovation and society (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.ifris.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).  He has worked and lived four years in Venezuela (CENDES, UCV), six years in Mexico (UAM-Xochimilco), four years in Guangzhou, South China (Sun Yat-Sen University) and 3 years in Lebanon (National Council for Scientific Research and visiting professor at the American University of Beirut (AUB). He specialised in sociology of scientific activities, technological learning and innovation in firms, and science and technology policy. His most recent work concerns research funding and scientific collaborations in West Africa. He is co-founder and was editor-in-chief (2007-2014) of the journal Revue d'Anthropologie des Connaissances (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.socanco.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).Published a book with Sari Hanafi, Knowledge production in the Arab world: the impossible promise; Recent article with J. Mouton and A. Néron (2022). &amp;quot;Funding Research in Africa: Landscapes of Re-Institutionalization.&amp;quot; Science, Technology & Society 27(3): 1-17.</w:t></w:r><w:br/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rigas.arvanitis@ird.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Full curriculum vitae: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://rigas.ouvaton.org/cv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funding research in Africa : landscapes of re-institutionalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Neron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.351-367. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09717218221078235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local emergence, global expansion : understanding the structural evolution of a bi-lingual national research landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Federico Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadna Nebot Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.7369-7395. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04403-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the agricultural research systems in the Maghreb (Algeria, Morocco and Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zebakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sadiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (3), pp.429-455. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09717218221078231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte de l’unité . Note introductive de l’article de Bernstein et Hooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.19848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perte de l'unité. Note introductive de l'article de Bernstein et Hooper = The lost unity. An introductory note to the article of Bernstein and Hooper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), 19848 [5 p.]. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.19848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de la recherche dans les pays non-hégémoniques : coopération internationale et compétence nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Alom Bartrolí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Méthodologies de recherche et coopération internationale en éducation, 10 (2), pp.304-320. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51186/journals/ed.2020.10-2.e353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation cosmopolite à l'émigration forcée : expérience d'un chercheur vénézuélien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pirela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.86-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in Arabic-speaking countries : funding competitions, international collaboration, and career incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Currie-Alder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (1), pp.74-82. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scx048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de la production de la Revue d'anthropologie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), p. 207-230. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer la revue : un geste anthropologique. En hommage à Jean-Pierre Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), p. 105-108. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who frames the debate on the Arab uprisings? Analysis of Arabic, English, and French academic scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Almaghlouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (4), pp.418-441. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0268580915580157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, savoirs et mondialisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Devenir de l'Homme. Les Cahiers du Mouvement Universel de la Responsabilité Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Science et Devenir de l'Homme : les Cahiers du M.U.R.S., 57-58, pp.48-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03214061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally global : understanding the structural evolution of a bi-lingual national research landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Milia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nebot Giralt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI.International Society of Scientometrics and Informetrics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Louvain ; [En ligne], Belgium. pp.807-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée. L'Europe et la Chine face à de nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pairault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02523320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : policies and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Moatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. des Archives Contemporaines; IRD, 168 p., 2019, 978-2-8130-0303-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China Innovation Inc. Des politiques industrielles aux entreprises innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bironneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rigas Arvanitis; François Bafoil; Bernard Kahane; Romain Bironneau. Presses de Sciences Po, pp.372, 2012, 9782724612660</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La renaissance de la recherche en Afrique : de la dépendance à l'intégration internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Alain Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Zanfini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence française de développement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie africaine 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 839, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-91, 2025, Repères Économie, 978-2-348-08661-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoothing the waters : science and research collaboration between China and the Arab world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahdavi, M. (ed.); Keskin, T. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking China, the Middle East and Asia in a "multiplex world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.162-180, 2022, Social, Economic and Political Studies of the Middle East and Asia, 978-90-04-39160-4. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004510005_010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vingt-et-unième siècle ne sera pas le siècle de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richet, X. (ed.); Vercueil, J. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée : l'Europe et la Chine face à de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.89-122, 2019, Les Jeudis de l'Harmattan : Questions Contemporaines, 978-2-343-16753-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vingt-et-unième siècle ne sera pas le siècle de la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une mondialisation contrariée – L’Europe et la Chine face à de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02017590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arvanitis, Rigas (ed.); O'Brien, David (ed.); Graham, Michael (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : policies and outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. des Archives Contemporaines; IRD, pp.1-6, 2019, 978-2-8130-0303-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research policy in Arab countries : international cooperation, competitive calls, and career incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Hanafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arvanitis, Rigas (ed.); O'Brien, David (ed.); Graham, Michael (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The transformation of research in the South : policies and outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. des Archives Contemporaines; IRD, pp.7-11, 2019, 978-2-8130-0303-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de recherche chinois : entre la politique planifiée du développement et le marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oulion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ancrages nationaux de la science mondiale, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAC; IRD, pp.181-197, 2018, 978-2-7099-2428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internationalisation de la recherche au Liban : choix ou contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hanafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ancrages nationaux de la science mondiale, XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAC; IRD, pp.391-422, 2018, 978-2-7099-2428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia una cooperacion mas equilibrada entre la busqueda de excelencia y de financiamiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kleiche Dray, Mina (dir.); Villavicencio, D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperación, colaboración científica y movilidad internacional en América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLACSO, p. 19-48, 2014, Red de Posgrados en Ciencias Sociales (ARG), 9789877220315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euro-Mediterranean Science and Technology Collaborations: a Questionnaire Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Annabelle Canesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Morini, R. Rodriguez Clemente, R. Arvanitis &amp; R. Chaabouni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving forward in the Euro-Mediterranean Research and Innovation Partnership. The Experience of the MIRA Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bari, CIHEAM, pp.79-102, 2013, Options méditerranéennes, Séries B Études et recherches, n°71, 2-85352-513-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00935430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande bataille de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00684554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing and Funding African Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Working Paper du Ceped #43, Centre Population et Développement. 2019, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche scientifique au Maroc : rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Kleiche Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Laaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zebakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD. 2007, 57 p. multigr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId108"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8268986"/>
+    <w:nsid w:val="DA5E1130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rigas-arvanitis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5588-1576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/T-3113-2019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ceped.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifris.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socanco.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rigas.arvanitis@ird.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rigas.ouvaton.org/cv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zebakh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhouma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadiki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09717218221078231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mouton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Neron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09717218221078235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Federico Milia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nebot Giralt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04403-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.19848" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Alom Bartrol&#237;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51186/journals/ed.2020.10-2.e353" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Currie-Alder" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanafi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scx048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licoppe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0105" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Almaghlouth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Hanafi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580915580157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03214061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grossetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Milia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nebot Giralt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruffier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Brien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01845114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bafoil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kahane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bironneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alain Goudiaby" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zanfini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_africaine_2025-9782348086618" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510005_010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129323v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105806v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oulion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105337v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gaillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Annabelle Canesse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684554v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Kleiche Dray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laaziz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rigas-arvanitis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5588-1576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=YGyWxd8AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/T-3113-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ceped.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ifris.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socanco.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rigas.arvanitis@ird.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rigas.ouvaton.org/cv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mouton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Neron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09717218221078235" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Federico Milia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Nebot Giralt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04403-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zebakh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhouma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadiki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09717218221078231" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.19848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Alom Bartrol&#237;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51186/journals/ed.2020.10-2.e353" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Currie-Alder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanafi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scx048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licoppe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pontille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0207" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0105" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Almaghlouth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Hanafi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580915580157" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03214061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grossetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Milia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nebot Giralt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruffier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O'Brien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Graham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01845114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bafoil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kahane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bironneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alain Goudiaby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zanfini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_africaine_2025-9782348086618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004510005_010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098498v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02017590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oulion" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105337v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Annabelle Canesse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Gaillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Kleiche Dray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laaziz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>