--- v0 (2026-03-03)
+++ v1 (2026-04-08)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -583,6779 +583,6913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from personal ornaments suggest nine distinct cultural groups between 34,000 and 24,000 years ago in Europe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Grubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-023-01803-6⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154t8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433039v1</w:t>
+                <w:t xml:space="preserve">hal-05542997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assigning a social status from face adornments: an fMRI study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F D’errico</w:t>
+                <w:t xml:space="preserve">Evidence from personal ornaments suggest nine distinct cultural groups between 34,000 and 24,000 years ago in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Mellet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Courtenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-024-02786-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-023-01803-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234997v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic innovation at the onset of the Upper Paleolithic in Eurasia shown by the personal ornaments from Tolbor-21 (Mongolia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assigning a social status from face adornments: an fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Salagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-36140-1⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229 (5), pp.1103-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-024-02786-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144024v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Hypotheses on Early Holocene Caspian Seafaring Through Personal Ornaments: A Study of Changing Styles and Symbols in Western Central Asia</w:t>
+                <w:t xml:space="preserve">Symbolic innovation at the onset of the Upper Paleolithic in Eurasia shown by the personal ornaments from Tolbor-21 (Mongolia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny P. Rybin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arina M. Khatsenovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stanley H. Ambrose</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clea H. Paine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/opar-2022-0289⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-36140-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096960v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscalar and multiproxy geoarchaeological approach to site formation processes at the Middle and Upper Palaeolithic site of La Roche-à-Pierrot, Saint-Césaire, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 315, pp.108218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shaping of social and symbolic capital during the transition to farming in the Western Mediterranean: Archaeological network analyses of pottery decorations and personal ornaments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Hypotheses on Early Holocene Caspian Seafaring Through Personal Ornaments: A Study of Changing Styles and Symbols in Western Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saltanat Alisher Kyzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley H. Ambrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294111⟩</w:t>
+              <w:t xml:space="preserve">Open Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.20220289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opar-2022-0289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433045v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cro-Magnon personal ornaments revisited</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Baker</w:t>
+                <w:t xml:space="preserve">The shaping of social and symbolic capital during the transition to farming in the Western Mediterranean: Archaeological network analyses of pottery decorations and personal ornaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.7180⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (11), pp.e0294111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249118v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The management of symbolic raw materials in the Late Upper Paleolithic of South-Western France: a shell ornaments perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cro-Magnon personal ornaments revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paillet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.185⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.40-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.7180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843546v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Castaigne (Torsac, Charente, France) : une nécessaire révision de la provenance de certains vestiges archéologiques et fauniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The management of symbolic raw materials in the Late Upper Paleolithic of South-Western France: a shell ornaments perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John O’hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Man-Estier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.6307⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676252v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoriality and Settlement in Southern France in the Early Neolithic: Diversity as a Strategy?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Defranould</w:t>
+                <w:t xml:space="preserve">La grotte Castaigne (Torsac, Charente, France) : une nécessaire révision de la provenance de certains vestiges archéologiques et fauniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/opar-2020-0179⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.188-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.6307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358708v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human cultures in South-Eastern Caspian region in final Pleistocene – Holocene period</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bujilova Alexandra</w:t>
+                <w:t xml:space="preserve">Territoriality and Settlement in Southern France in the Early Neolithic: Diversity as a Strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2021.100318⟩</w:t>
+              <w:t xml:space="preserve">Open Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.923-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opar-2020-0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367388v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest known human burial in Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noel Amano</w:t>
+                <w:t xml:space="preserve">The human cultures in South-Eastern Caspian region in final Pleistocene – Holocene period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shnaider Svetlana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisher Kyzy Saltanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Yanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bujilova Alexandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03457-8⟩</w:t>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.100318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2021.100318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345341v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+                <w:t xml:space="preserve">Earliest known human burial in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Martinón-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Álvaro Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Amano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.1695⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 593 (7857), pp.95-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03457-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377887v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations socio-économiques et temporalités des occupations de plein air du Laborien ancien à Port-de-Penne (Penne d’Agenais, Lot-et-Garonne)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+                <w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2020.15129⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006277v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modave/Modave : fouilles dans la grotte du Trou Al’Wesse en 2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Barrett</w:t>
+                <w:t xml:space="preserve">Variations socio-économiques et temporalités des occupations de plein air du Laborien ancien à Port-de-Penne (Penne d’Agenais, Lot-et-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique de l'Archéologie wallonne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (3), pp.409-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2020.15129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254215v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Castaigne (Commune de Torsac, Charente, France). Présentation d’un site méconnu riche en vestiges humains (dont des Néandertaliens)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Madelaine</w:t>
+                <w:t xml:space="preserve">Modave/Modave : fouilles dans la grotte du Trou Al’Wesse en 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Flas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zwyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chronique de l'Archéologie wallonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.147-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953306v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2017</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Devillers</w:t>
+                <w:t xml:space="preserve">La grotte Castaigne (Commune de Torsac, Charente, France). Présentation d’un site méconnu riche en vestiges humains (dont des Néandertaliens)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.1715⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.196-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.5557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950832v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment and subsistence strategies at La Viña rock shelter and Llonin cave (Asturias, Spain) during MIS3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Cañaveras</w:t>
+                <w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102198⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534261v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Northern Iranian Central Plateau at the End of the Pleistocene and Early Holocene: The Emergence of Domestication</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environment and subsistence strategies at La Viña rock shelter and Llonin cave (Asturias, Spain) during MIS3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de La Rasilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Carrión</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Cañaveras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of World Prehistory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10963-019-09133-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.102198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279378v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Northern Iranian Central Plateau at the End of the Pleistocene and Early Holocene: The Emergence of Domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaz Shirvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of World Prehistory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (3), pp.287-310. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10963-019-09133-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001757v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsistence strategy changes during the Middle to Upper Paleolithic transition reveals specific adaptations of Human Populations to their environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+                <w:t xml:space="preserve">The Northern Iranian Central Plateau at the End of the Pleistocene and Early Holocene: The Emergence of Domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaz Shirvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50647-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of World Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.287-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10963-019-09133-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362642v1</w:t>
+                <w:t xml:space="preserve">hal-03001757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement Dynamic and Beadwork: New Insights on Late Upper Paleolithic Craft Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsistence strategy changes during the Middle to Upper Paleolithic transition reveals specific adaptations of Human Populations to their environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4207/PA.2019.ART128⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.15817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50647-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024001v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbols in motion: Flexible cultural boundaries and the fast spread of the Neolithic in the western Mediterranean</w:t>
+                <w:t xml:space="preserve">Settlement Dynamic and Beadwork: New Insights on Late Upper Paleolithic Craft Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196488⟩</w:t>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.137-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4207/PA.2019.ART128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902971v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Results of Kaylu and Kuba-Sengir Sites Preliminary Study (Eastern Caspian, Turkmenistan)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbols in motion: Flexible cultural boundaries and the fast spread of the Neolithic in the western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inigo García Martínez de Lagrán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problems of Archaeology, Ethnography, Anthropology of Siberia and Neighboring Territories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17746/2658-6193.2018.24.184-189⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997999v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolism among the last hunterefisheregatherers in northern Iberia: Personal ornaments from El Mazo and El Toral III Mesolithic shell midden sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Results of Kaylu and Kuba-Sengir Sites Preliminary Study (Eastern Caspian, Turkmenistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sveta Shnayder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I Gutierrez-Zugasti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.029⟩</w:t>
+              <w:t xml:space="preserve">Problems of Archaeology, Ethnography, Anthropology of Siberia and Neighboring Territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXIV, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17746/2658-6193.2018.24.184-189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020923v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolism among the last hunter–fisher–gatherers in northern Iberia: Personal ornaments from El Mazo and El Toral III Mesolithic shell midden sites</w:t>
+                <w:t xml:space="preserve">Symbolism among the last hunterefisheregatherers in northern Iberia: Personal ornaments from El Mazo and El Toral III Mesolithic shell midden sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Gutiérrez-Zugasti</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gutierrez-Zugasti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 407, pp.131-144</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997961v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbolism among the last hunter–fisher–gatherers in northern Iberia: Personal ornaments from El Mazo and El Toral III Mesolithic shell midden sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gutiérrez-Zugasti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bilan scientifique de la région Aquitaine 2016, pp.80-81</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 407, pp.131-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842944v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornaments Reveal Resistance of North European Cultures to the Spread of Farming</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koren Abanozian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bilan scientifique de la région Aquitaine 2016, pp.80-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260969v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ornaments Reveal Resistance of North European Cultures to the Spread of Farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanhaeren Marian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842616v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short-term, task-specific site: Epipalaeolithic settlement patterns inferred from marine shells found at Praileaitz I (Basque Country, Spain)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.79-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180659v1</w:t>
+                <w:t xml:space="preserve">hal-01842616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques ornementales des premieres communautés agro-pastorales de Baviere (Allemagne) : Intégration ? Acculturation ? Convergence ? Nouveaux apports de la nécropole de Essenbach-Ammerbreite</w:t>
+                <w:t xml:space="preserve">A short-term, task-specific site: Epipalaeolithic settlement patterns inferred from marine shells found at Praileaitz I (Basque Country, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peñalberd Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41, pp.666-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260965v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The way we wear makes the difference: residue analysis applied to Mesolithic personal ornaments from Hohlenstein-Stadel (Germany)</w:t>
+                <w:t xml:space="preserve">Pratiques ornementales des premieres communautés agro-pastorales de Baviere (Allemagne) : Intégration ? Acculturation ? Convergence ? Nouveaux apports de la nécropole de Essenbach-Ammerbreite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.207-227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180664v1</w:t>
+                <w:t xml:space="preserve">hal-01260965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques ornementales à l'Aurignacien ancien dans le Centre-Ouest de la France : l'apport des fouilles récentes aux Cottés (Vienne)</w:t>
+                <w:t xml:space="preserve">The way we wear makes the difference: residue analysis applied to Mesolithic personal ornaments from Hohlenstein-Stadel (Germany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2014.14362⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://link.springer.com/article/10.1007/s12520-013-0169-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-013-0169-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260967v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological constraints on the first prehistoric farmers in Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pratiques ornementales à l'Aurignacien ancien dans le Centre-Ouest de la France : l'apport des fouilles récentes aux Cottés (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.013⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2014.14362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180654v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets de Parure associés au dépôt funéraire mésolithique de GroΒe Ofnet : implications pour la compréhension de l'organisation sociale des dernières sociétés de chasseurs-cueilleurs du Jura Souabe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological constraints on the first prehistoric farmers in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E. Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropozoologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/az2013n2a2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (6), pp.2746-2753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180675v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur le Magdalénien de l'Entre-deux-Mers : la faune de l'Abri Vidon (Juillac, Gironde)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les objets de Parure associés au dépôt funéraire mésolithique de GroΒe Ofnet : implications pour la compréhension de l'organisation sociale des dernières sociétés de chasseurs-cueilleurs du Jura Souabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://www.bioone.org/doi/abs/10.5252/az2013n2a2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/az2013n2a2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659477v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessin d’un projet de caractérisation des sites fossilifères du Bassin parisien pour l’étude des parures préhistoriques en coquillage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelles données sur le Magdalénien de l'Entre-deux-Mers : la faune de l'Abri Vidon (Juillac, Gironde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherches Archéologiques de la Région Mantaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20, pp.67-70</w:t>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1), pp.3-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842988v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crache perforée dans le Gravettien du Sire (Mirefleurs, Puy-de-Dôme)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+                <w:t xml:space="preserve">Dessin d’un projet de caractérisation des sites fossilifères du Bassin parisien pour l’étude des parures préhistoriques en coquillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22, pp.301-310</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de Recherches Archéologiques de la Région Mantaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.67-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646341v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review : The Neolithic demographic transition and its consequences, Bocquet-Appel J.P. and Bar-Yosef O. Eds. Human Biology 85: 645-650.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crache perforée dans le Gravettien du Sire (Mirefleurs, Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 85, pp.645-650</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.301-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659479v1</w:t>
+                <w:t xml:space="preserve">hal-00646341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subliminal fear priming potentiates negative facial reactions to food pictures in women with anorexia nervosa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
+                <w:t xml:space="preserve">Book review : The Neolithic demographic transition and its consequences, Bocquet-Appel J.P. and Bar-Yosef O. Eds. Human Biology 85: 645-650.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85, pp.645-650</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681311v1</w:t>
+                <w:t xml:space="preserve">hal-00659479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical reassessment of putative Acheulean Porosphaera globularis beads</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Neumann</w:t>
+                <w:t xml:space="preserve">Subliminal fear priming potentiates negative facial reactions to food pictures in women with anorexia nervosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Soussignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2008.07.001⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (3), pp.503-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291709990377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349595v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious complication of radiofrequency treatment of inoperable bronchial carcinoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical reassessment of putative Acheulean Porosphaera globularis beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (1), pp.25-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2008.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00173046v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the impact of downscaling technology on 1/f noise in p-MOSFETs to 90 nm : Noise in Devices and Circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Martinez</w:t>
+                <w:t xml:space="preserve">Serious complication of radiofrequency treatment of inoperable bronchial carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Siyanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Circuits Devices and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (3 Pt 1), pp.343-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329861v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00173046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduction and low frequency channel noise of GaAs based pseudomorphic high electron mobility transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Overview of the impact of downscaling technology on 1/f noise in p-MOSFETs to 90 nm : Noise in Devices and Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1445494⟩</w:t>
+              <w:t xml:space="preserve">IEE Proceedings Circuits Devices and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (2), pp.102-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-cds:20040459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327051v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise in thin film transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Conduction and low frequency channel noise of GaAs based pseudomorphic high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Vildeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Rhayem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Circuits Devices and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ip-cds:20020063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 91 (5), pp.3318-3323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1445494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324066v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise in III-V high speed devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low frequency noise in thin film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rhayem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE Proceedings Circuits Devices and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 149, pp.59-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ip-cds:20020330⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 149 (1), pp.75-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-cds:20020063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324033v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1/f noise in metal-oxide-semiconductor transistors biased in weak inversionparameter extraction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low frequency noise in III-V high speed devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénarier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jarrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delseny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Vildeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1343517⟩</w:t>
+              <w:t xml:space="preserve">IEE Proceedings Circuits Devices and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 149, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ip-cds:20020330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323794v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low noise ohmic contacts on n and p type GaSb</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">1/f noise in metal-oxide-semiconductor transistors biased in weak inversionparameter extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rhayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eya'A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1993242⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 89 (7), pp.4192-4194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1343517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00249045v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled trial comparing two types of enteral nutrition in treatment of active Crohn's disease: elemental versus polymeric diet.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Low noise ohmic contacts on n and p type GaSb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valenza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (9), pp.1825-1832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1993242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815024v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00249045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance et bruit de contacts d'or evapore et pulverise sur GaSb de type p</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Controlled trial comparing two types of enteral nutrition in treatment of active Crohn's disease: elemental versus polymeric diet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cosnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Quintrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 32 ((12)), pp.1492-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00248599v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the charge-handling capacity of epitaxial and ion-implanted GaAs buried channel charge-coupled devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Resistance et bruit de contacts d'or evapore et pulverise sur GaSb de type p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gouskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vaienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rphysap:01986002106034900⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (4), pp.551-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1991139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00245453v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00248599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la capacité de stockage maxima dans un dispositif à transfert de charges en volume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">On the charge-handling capacity of epitaxial and ion-implanted GaAs buried channel charge-coupled devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Torbati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Torbati</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, 19 (11), pp.945-950. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rphysap:019840019011094500⟩</w:t>
+              <w:t xml:space="preserve">, 1986, 21 (6), pp.349-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:01986002106034900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00245288v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00245453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations inverses et paradoxales du cholestérol et des triglycérides plasmatiques lors de deux types de nutrition parentérale totale (NPT) discontinue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Etude de la capacité de stockage maxima dans un dispositif à transfert de charges en volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Serog</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Torbati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 19 (11), pp.945-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:019840019011094500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00898196v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00245288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the bulk electrode on the characteristics and the channel noise of SOS-MOS transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Variations inverses et paradoxales du cholestérol et des triglycérides plasmatiques lors de deux types de nutrition parentérale totale (NPT) discontinue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Lecoy</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 24 (5B), pp.706-706</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00244808v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la ventilation pulmonaire. Résultats préliminaires à propos de 150 sujets examinés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Influence of the bulk electrode on the characteristics and the channel noise of SOS-MOS transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Paramelle</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francaise des maladies respiratoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1980, 15 (5), pp.937-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:01980001505093700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024067v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00244808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude de la ventilation pulmonaire. Résultats préliminaires à propos de 150 sujets examinés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Comet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Paramelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francaise des maladies respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1978, 6, pp.425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PRELIMINARY RESULTS ON GE-SNO2-AG SPACE CHARGE STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Fillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lecoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Manifacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1971, 14 (5), pp. 389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0038-1101(71)90188-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7365,311 +7499,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire (France).</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personal ornaments from the South Caucasus: highlighting a hub of past cultural exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Marc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, european society for the study of human evolution, Sep 2024, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">World Neolithic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774560v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal ornaments from the South Caucasus: highlighting a hub of past cultural exchanges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neolithic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
+              <w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, european society for the study of human evolution, Sep 2024, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844671v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell Beads and Pigments Associated with Châtelperronian Artifacts atLa Roche-à-Pierrot, Saint-Césaire, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7714,3166 +7848,3166 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paleoanthropology society, Mar 2024, Los Angeles, United States. pp.155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DES INDICES D’OCCUPATIONS DU DÉBUT DU MÉSOLITHIQUE (CA. 10E MILL. BCE) À LA GRANDE RIVOIRE (ISÈRE, FRANCE) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Angelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">louise derbord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Doubercourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRA 2023 - Journées régionales de l’Archéologie AuRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond subsistence: the Magdalenian mobility explored through personal ornaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University of York seminar series. 22nd January 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal microscopy for 3D surface texture characterization of diverse Paleolithic artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Geis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Approaches in Digital Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crafting, consuming and symbolling during the PPNA: new insights on the life of the first villagers of Klimonas (Ayios Tychonas, Cyprus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voskos et al. dir. Everyday Life in Prehistoric Cyprus (ca. 10000-1700 BC), Neolithic And Chalcolithic Cyprus Project (Nccp), 24 June 2021, Athenes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking culture changes through past material production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buskell A. and Morin O. dir. Culture at the Macro-Scale: Boundaries, Barriers and Endogenous Change, Cambrigde. 1-13th April 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoriality and settlement in Southern of France during the Early Neolithic: diversity as a strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02362909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Innovations in the Middle and Later Stone Age of East Africa: Panga Ya Saïdi, Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Africa Pitarch Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop The Panga Ya Saidi Middle Stone Age burial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the use of things to the status of the dead: Téviec and Hoëdic (Brittany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimee Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA 4-9 Sept. 2018 Barcelona, Spain - Session 745: Grave Good Biographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teviec revisited: new insights on a Late Mesolithic Coastal Atlantic Cemetery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aimee Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téviec revisited ‘The best wine comes from old bottles’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aimee Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th UISPP Congres - Session 20/2-Shell mounds, shell middens and coastal resources (G. Bailey et al. org.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Renne (Rangifer tarandus), pilier de l'économie dans le Magdalénien supérieur de Peyrazet (Creysse, Lot)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on the Late Caspian Epipaleolithic symbols: the Kaylu burial site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Shnaider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Berezina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Buzhilova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.68-88</w:t>
+              <w:t xml:space="preserve">24th EAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891202v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the Late Caspian Epipaleolithic symbols: the Kaylu burial site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Renne (Rangifer tarandus), pilier de l'économie dans le Magdalénien supérieur de Peyrazet (Creysse, Lot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th EAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.68-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140076v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durable cultural traditions and lasting facets of past populations’ ethnicity revealed by personal ornaments at the dawn of Agriculture 8000 years ago in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Connections in Eurasia. DFG center, Tubingen, Germany. 13th-16th December 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Tubingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transition From the Middle To Upper Paleolithic In Southwestern Europe And The Emergence of New Hunting Behaviors. A Zooarchaeology Perspective From Les Cottés Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The origin of the Upper Paleolithic in Eurasia and the Evolution of the Genus Homo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the age and season-at-death of ungulates from the analysis of archaeological dental cementum: Recent improvements and perspectives from the CemeNTAA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Alarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ICAZ International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02007451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cementochronological analysis in zooarchaeology: a new analytical protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Dental Morphology &amp; 2nd congress of International Association for Paleodontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settlement dynamic and beadwork: new insights on the Late Upper Paleolithic craft activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humans’ Earliest Personal Ornaments: Symbolism, Production and Distribution.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Daniella E.; Bar-Yosef M.; Bosch M., Mar 2017, Tel Aviv, Israel. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4207/PA.2019.ART128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The management of symbolic raw materials in the Late Upper Paleolithic of South-Western France: a shell ornaments perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Man-Estier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Upper Paleolithic personal ornaments and behavioral adaptations. M. Bosh. Cambridge, 4-7 October 2017.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method to explore past exchange networks and symbolic hunting through the study of mammal teeth beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Matiolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicoloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guinness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Dental Morphology &amp; 2nd congress of International Association for Paleodontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Resolution In Dental Cementum Analyses Applied To Archaeological Contexts: CemeNTAA Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Alarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. 5th International Meetings of the ESHE (European Society for the study of Human Evolution)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : nouvelles perspectives pour la transition Pléistocène-Holocène dans le Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Detrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Georges Ferrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.83-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cottés transitional sequence : new insights into the Early Aurignacian social landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aurignacian Genius : art, Technology and Society of The First Modern Humans in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet monographique d’une série éponyme et perspectives pour le Laborien du sud-ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Detrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Georges Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée, 25-25 mai 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02197326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts du Paléolithique supérieur dans le Sud-Ouest de la France : fouilles 2004-2006 au Piage (Fajoles, Lot). Problématique et premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foni Lebrun-Ricalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest de la France : nouveaux gisements, nouveaux résultats, nouvelles méthodes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Bordeaux, France. pp.261-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00426346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated carrier number-mobility fluctuation model or access resistance noise in p-MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise in Physical Systems and 1/f Fluctuations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of gate current noise on drain current noise in 90 nm CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Solid-State Device Research - ESSDERC '03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Estoril, France. pp.287-290, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/essderc.2003.1256870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise simulation in submicron n-MOSFETs operating at low frequencies using compact and physical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Contaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Workshop on modelling and simulation of electron devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Barcelona, Spain. pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10883,2027 +11017,2014 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Roche-à-Pierrot à Saint-Césaire : nouvelles données géoarchéologiques et géochronologiques concernant la transition Paléolithique moyen / Paléolithique supérieur en Charente-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Q14 : tous à l’Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cementochronological analysis in zooarchaeology : a new analytical protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e International Symposium on Dental Morphology (ISDM) and 2d congrès de l’International Association for Paleodontology (IAPO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets de parure des dépôts de bergerie</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Pierre-Yves Nicod. </w:t>
+                <w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Angelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bergerie néolithique de la Grande-Rivoire à Sassenage (Isère) : deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Archives d’Écologie Préhistorique, pp.649-674, 2025, 978-2-35842-036-5</w:t>
+              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445939v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets de parure de l’abri Murat, témoins de la régionalisation des styles au Magdalénien supérieur</w:t>
+                <w:t xml:space="preserve">Les objets de parure des dépôts de bergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CNRS. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Nicod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’abri Murat (fouiLLes M. LorbLanchet) rocaMadour, Lot, france Une séquence-clé du Paléolithique final</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 45e supplément à Gallia Préhistoire, Gallia Préhistoire, pp.85-94, 2025, 978-2-271-14903-9</w:t>
+              <w:t xml:space="preserve">La bergerie néolithique de la Grande-Rivoire à Sassenage (Isère) : deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Archives d’Écologie Préhistorique, pp.649-674, 2025, 978-2-35842-036-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298580v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sépulture de l'épigravettien terminal en plein-air à Cuges-les-Pins (Bouches-du-Rhône, France)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Boulestin, Bruno; Averbough, Aline; Courtaud, Patrice; Kacki, Sacha; Maureille, Bruno; Tillier, Anne-Marie. </w:t>
+                <w:t xml:space="preserve">Les objets de parure de l’abri Murat, témoins de la régionalisation des styles au Magdalénien supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dominique Henry-Gambier, itinéraires d'une paléoanthropologue, du terrain aux interprétations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, Ausonius éditions, pp.159-178, 2025, Travaux d'Archéologie Funéraire Thanat'Os, 978-2356136206</w:t>
+              <w:t xml:space="preserve">L’abri Murat (fouiLLes M. LorbLanchet) rocaMadour, Lot, france Une séquence-clé du Paléolithique final</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45e supplément à Gallia Préhistoire, Gallia Préhistoire, pp.85-94, 2025, 978-2-271-14903-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078410v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art and symbolism in the Pleistocene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une sépulture de l'épigravettien terminal en plein-air à Cuges-les-Pins (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Doyon</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Scott Elias. </w:t>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lisfranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hasler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boulestin, Bruno; Averbough, Aline; Courtaud, Patrice; Kacki, Sacha; Maureille, Bruno; Tillier, Anne-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Quaternary Science (Third Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dominique Henry-Gambier, itinéraires d'une paléoanthropologue, du terrain aux interprétations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Ausonius éditions, pp.159-178, 2025, Travaux d'Archéologie Funéraire Thanat'Os, 978-2356136206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588189v1</w:t>
+                <w:t xml:space="preserve">hal-05078410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neolithic village of Klimonas: technical, social and symbolic aspects; insularity and connectivity</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t>
+                <w:t xml:space="preserve">Art and symbolism in the Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scott Elias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Quaternary Science (Third Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Elsevier, pp.136-149, 2024, 978-0-443-29997-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-323-99931-1.00242-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240217v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal ornaments and shell artifacts</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Neolithic village of Klimonas: technical, social and symbolic aspects; insularity and connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vigne J.-D., Briois F., Guilaine J. (dir.), « Klimonas, un village néolithique pré-céramique ancien à Chypre », Gallia Préhistoire &amp; Paléorient, Supplément international 1,CNRS Éditions, Paris, 2023.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, 2023, 978-2-271-13953-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180630v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable deposits: caches and hoards</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personal ornaments and shell artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 235-239, 2023, 978-2-271-13953-5</w:t>
+              <w:t xml:space="preserve">Vigne J.-D., Briois F., Guilaine J. (dir.), « Klimonas, un village néolithique pré-céramique ancien à Chypre », Gallia Préhistoire &amp; Paléorient, Supplément international 1,CNRS Éditions, Paris, 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240240v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Caro</w:t>
+                <w:t xml:space="preserve">Remarkable deposits: caches and hoards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Cauliez</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Claire Manen. </w:t>
+                <w:t xml:space="preserve">Rémi Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Robitaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.883-906, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 235-239, 2023, 978-2-271-13953-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03949050v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets de parure du Taï</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MANEN (C.) dir. Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard). Toulouse : Archives d’Écologie Préhistorique, 2022, 2 volumes, 922 p.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.797-823, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930182v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03949036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cementochronology Protocol for Selecting a Region of Interest in Zooarchaeology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manon Vuillien</w:t>
+                <w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t>
+              <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Cementum in Anthropology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.883-906, 2022, 978-2-35842-030-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502938v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03949050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les objets de parure du Taï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard). 2 volumes, 922 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.797-823, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03949036v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parures en coquillages et dents travaillées</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t>
+                <w:t xml:space="preserve">Cementochronology Protocol for Selecting a Region of Interest in Zooarchaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vuillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55870⟩</w:t>
+              <w:t xml:space="preserve">Dental Cementum in Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.201-214, 2022, 9781108477086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108569507.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206933v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parures et objets 'symbolliques</w:t>
+                <w:t xml:space="preserve">Parures en coquillages et dents travaillées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-125, 2021, Gallia Prehistoire Supplément, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367451v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faute des Civilisations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parures et objets 'symbolliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civilisations : questionner l’identité et la diversité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385999v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+                <w:t xml:space="preserve">La faute des Civilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Jean Guilaine, François Briois et Jean-Denis Vigne. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pirenne, V. &amp; L. Quintana-Murci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Civilisations : questionner l’identité et la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odile Jacob., p. 133-161, 2021, 9782415000301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/oj.piren.2021.01.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02054766v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12956,1395 +13077,1537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level connections as a key component for the rapid dispersion of the Neolithic in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lenorzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hugo Reyes-Centeno; Katerina Harvati. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine, François Briois et Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Connections in Eurasia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.681-692, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367467v1</w:t>
+                <w:t xml:space="preserve">halshs-02054766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECONSTRUCTION DES IDENTITÉS CULTURELLES AU COURS DE LA TRANSITION MÉSOLITHIQUE- NÉOLITHIQUE L'apport de la parure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High level connections as a key component for the rapid dispersion of the Neolithic in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hala Alarashi &amp; Rosa Maria Dessì. </w:t>
+              <w:t xml:space="preserve">Hugo Reyes-Centeno; Katerina Harvati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’ART DU PARAÎTRE : APPARENCES DE L’HUMAIN, DE LA PRÉHISTOIRE À NOS JOURS THE ART OF HUMAN APPEARANCE : FROM PREHISTORY TO THE PRESENT DAY 40e rencontres internationales d’archéologie et d’histoire de Nice Côte d’Azur Sous la direction de Hala Alarashi &amp; Rosa Maria Dessì Éditions APDCA, Nice, 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ancient Connections in Eurasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kerns Verlag, pp.32-41, 2021, 978-3-935751-37-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51315/9783935751377.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995519v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coquillages marins de Praileaitz I (Deba, Gipuzkoa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RECONSTRUCTION DES IDENTITÉS CULTURELLES AU COURS DE LA TRANSITION MÉSOLITHIQUE- NÉOLITHIQUE L'apport de la parure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hala Alarashi &amp; Rosa Maria Dessì. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grotte de Praileaitz I (Deba, Gipuzkoa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2530-4739</w:t>
+              <w:t xml:space="preserve">L’ART DU PARAÎTRE : APPARENCES DE L’HUMAIN, DE LA PRÉHISTOIRE À NOS JOURS THE ART OF HUMAN APPEARANCE : FROM PREHISTORY TO THE PRESENT DAY 40e rencontres internationales d’archéologie et d’histoire de Nice Côte d’Azur Sous la direction de Hala Alarashi &amp; Rosa Maria Dessì Éditions APDCA, Nice, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions APDCA, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997992v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parures des premières sociétés du Néolithique précéramique de Chypre Apport des gisements de Klimonas et de Shillourokambos</w:t>
+                <w:t xml:space="preserve">Les coquillages marins de Praileaitz I (Deba, Gipuzkoa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances de la Société préhistorique française, 9.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.183-197, 2017, 2-913745-2-913745-69-5</w:t>
+              <w:t xml:space="preserve">La grotte de Praileaitz I (Deba, Gipuzkoa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2530-4739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902972v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux et connectivité</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les parures des premières sociétés du Néolithique précéramique de Chypre Apport des gisements de Klimonas et de Shillourokambos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospectives de l’Institut Écologie et environnement du CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française, 9.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-197, 2017, 2-913745-2-913745-69-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02473919v1</w:t>
+                <w:t xml:space="preserve">hal-01902972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse microscopique de quatre perles provenant de la tombe T. 200 (n°26) de Chagar Bazar (Syrie)</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux et connectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Thiébault et al. (coord.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunca, Ö., Baghdo, A. (Eds.), Chagar Bazar (Syrie) VIII. Les Tombes Ordinaires de l’Âge Du Bronze Ancien et Moyen Des Chantiers D-F-H-I (1999-2011). Études Diverses, Publications de La Mission Archéologique de l’Université de Liège En Syrie. Liège, pp. 149–154.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Prospectives de l’Institut Écologie et environnement du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-193, 2017, Les Cahiers Prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998063v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : quelles perspectives pour la transition Pléistocène - Holocène dans le sud-ouest de la France ?</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse microscopique de quatre perles provenant de la tombe T. 200 (n°26) de Chagar Bazar (Syrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rot Verlee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, pp.83-128, 2014</w:t>
+              <w:t xml:space="preserve">Tunca, Ö., Baghdo, A. (Eds.), Chagar Bazar (Syrie) VIII. Les Tombes Ordinaires de l’Âge Du Bronze Ancien et Moyen Des Chantiers D-F-H-I (1999-2011). Études Diverses, Publications de La Mission Archéologique de l’Université de Liège En Syrie. Liège, pp. 149–154.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197320v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coquillages marins de Praileaitz</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Penalver, X. and Mujca, J. </w:t>
+                <w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : quelles perspectives pour la transition Pléistocène - Holocène dans le sud-ouest de la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Detrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Georges Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Langlais, Mathieu and Naudinot, Nicolas and Peresani, Marco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Praileaitz I (Deba, Gipuzkoa). Niveles Epipaleoliticos y Magdalenienses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Aranzadi, pp.26, 2014, Memoria</w:t>
+              <w:t xml:space="preserve">Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp.83-128, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839901v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Cottés (Vienne). Nouveaux travaux sur l'un des gisements de référence pour la transition Paléolithique moyen/supérieur</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les coquillages marins de Praileaitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Jacques Buisson-Catil, Jérôme Primault. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Penalver, X. and Mujca, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire entre Vienne et Charente - Hommes et sociétés du Paléolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.221-234, 2010, mémoire 38</w:t>
+              <w:t xml:space="preserve">Praileaitz I (Deba, Gipuzkoa). Niveles Epipaleoliticos y Magdalenienses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Aranzadi, pp.26, 2014, Memoria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592487v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los objetos de adorno personal asociados al esqueleto mesolítico Braña-2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Cottés (Vienne). Nouveaux travaux sur l'un des gisements de référence pour la transition Paléolithique moyen/supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Soressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Vidal EncinasJM, Encina Prada Marco. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Buisson-Catil, Jérôme Primault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los hombres mesolíticos de la Cueva de la Braña-Arintero (Valdeugueros, León)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museo de Leon, pp.62-81, 2010</w:t>
+              <w:t xml:space="preserve">Préhistoire entre Vienne et Charente - Hommes et sociétés du Paléolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.221-234, 2010, mémoire 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524635v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Pierre-de-Maillé, Les Cottés</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Los objetos de adorno personal asociados al esqueleto mesolítico Braña-2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidal EncinasJM, Encina Prada Marco. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture et de la Communication, Direction du Patrimoine, sous-direction de l'Archéologie, pp.160-163, 2010</w:t>
+              <w:t xml:space="preserve">Los hombres mesolíticos de la Cueva de la Braña-Arintero (Valdeugueros, León)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museo de Leon, pp.62-81, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592501v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap. VII - Le bruit dans les photodiodes et les systèmes de photoréception</w:t>
+                <w:t xml:space="preserve">Saint-Pierre-de-Maillé, Les Cottés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alabédra</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Soressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranta Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Détecteurs optoélectroniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier, pp.205-242, 2002</w:t>
+              <w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture et de la Communication, Direction du Patrimoine, sous-direction de l'Archéologie, pp.160-163, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329863v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chap. VII - Le bruit dans les photodiodes et les systèmes de photoréception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alabédra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DECOSTER Didier, HARARI Joseph. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Détecteurs optoélectroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, pp.205-242, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chap. IV - High frequency oscillator circuit design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Nallatamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Camiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michal ODYNIEC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RF and Microwave oscillator design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARTECH House, pp.93-238, 2002, ISBN 978-1-58053-768-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14354,130 +14617,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la découverte de la plus ancienne sépulture africaine datant de 78 000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Africa Pitarch Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14487,154 +14750,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Roque-Gageac, la grotte Maldidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koren Abanozian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14644,596 +14907,596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouilles programmées 2021. Synthèse triennale 2017-2021 et perspectives pour la triennale 2022-2024. L’abri Malaurie (Rocamadour, Lot) : Un gisement éponyme revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome II : Le Paléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fourloubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 455 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome III - de la Préhistoire récente à l'Époque moderne ; Partie 1 : Le Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 282 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastode-de-Virac-Ardèche). Fouille programmée 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Furestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note préliminaire concernant les perles en os découvertes en 2015 à Maldidier, in Boudadi-Maligne M. et al., Grotte du maldidier (La Roque-Gageac, Dordogne), Fouille programmée pluriannuelle 2014-2016, rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie. Aquitaine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15243,114 +15506,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parure : traceur de la géographie culturelle et des dynamiques de peuplement au passage Mésolithique-Néolithique en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Sciences et Technologies - Bordeaux I, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00668694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId447"/>
+      <w:footerReference w:type="default" r:id="rId452"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15418,51 +15681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F567476C"/>
+    <w:nsid w:val="6E1C8167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15649,51 +15912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rigaud-solange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9108-200X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158929144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05375065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Baker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323148" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Courtenay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01803-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234997v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salagnon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#8217;errico" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02786-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny P. Rybin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina M. Khatsenovich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea H. Paine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36140-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saltanat Alisher Kyzy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0289" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7180" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;hara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Man-Estier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.185" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6307" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0179" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367388v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shnaider Svetlana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Kyzy Saltanat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yanina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujilova Alexandra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100318" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvaro Gallo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03457-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006277v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15129" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilkinson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrett" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5557" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534261v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Rasilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Duarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Sanchis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ca&#241;averas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102198" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Shirvani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-019-09133-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roussel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50647-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Garc&#237;a Mart&#237;nez de Lagr&#225;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196488" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveta Shnayder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17746/2658-6193.2018.24.184-189" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gutierrez-Zugasti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guti&#233;rrez-Zugasti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhaeren Marian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121166" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180659v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#241;alberd Xavier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVQ86FGH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Bourdon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-013-0169-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14362" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antunes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2013n2a2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659477v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842988v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646341v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00681311v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soussignan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jiang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Royet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291709990377" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4P4QK8N9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349595v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neumann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.07.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHXJXMK2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferretti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Siyanko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sengel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329861v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valenza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoffmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sodini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laigle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20040459" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vildeuil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1445494" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324066v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhayem" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20020063" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delseny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20020330" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323794v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eya'A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1343517" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249045v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villemain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993242" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815024v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosnes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Quintrec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ren&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gendre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248599v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouskov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perotin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaienza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991139" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245453v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torbati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poirier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002106034900" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4922AA237D5506225F8C6A2D13EEB913A5C564FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019840019011094500" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FD6769983D82E8988FDF9DE3D38980975FD63F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898196v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serog" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244808v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Touboul" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lopez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecoy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01980001505093700" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4128E81F218B5B9B5495215A4724D58DC8871CA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024067v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mathieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paramelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323281v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Manifacier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1101(71)90188-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R27J8H9F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844671v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677692v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=louise derbord" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Doubercourt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377136v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Geis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377134v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377130v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362909v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885017v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Little" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091304v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885067v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140076v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shnaider" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berezina" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998003v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980924v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Naji" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104174v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998035v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195134v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matiolli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicoloso" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinness" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104172v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834169v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066703v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hoffmann" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066811v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2003.1256870" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439256v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contaret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012840v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445939v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298580v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078410v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588189v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-99931-1.00242-7" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240217v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180630v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240240v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robitaille" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930182v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502938v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108569507.013" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367451v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385999v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.piren.2021.01.0133" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054766v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haye" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/27667/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367467v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51315/9783935751377.004" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995519v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perl&#232;s" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997992v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902972v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998063v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rot Verlee" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839901v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592487v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524635v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592501v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329863v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alab&#233;dra" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329847v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382951v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925442v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925454v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028463v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00668694v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rigaud-solange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9108-200X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158929144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05375065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Baker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323148" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Courtenay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01803-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234997v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#8217;errico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02786-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny P. Rybin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina M. Khatsenovich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea H. Paine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36140-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saltanat Alisher Kyzy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0289" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;hara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Man-Estier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6307" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0179" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shnaider Svetlana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Kyzy Saltanat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yanina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujilova Alexandra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100318" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvaro Gallo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03457-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15129" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilkinson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5557" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Rasilla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Duarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Sanchis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ca&#241;averas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102198" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Shirvani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-019-09133-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roussel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50647-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Garc&#237;a Mart&#237;nez de Lagr&#225;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveta Shnayder" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17746/2658-6193.2018.24.184-189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020923v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gutierrez-Zugasti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guti&#233;rrez-Zugasti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhaeren Marian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121166" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180659v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#241;alberd Xavier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVQ86FGH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Bourdon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-013-0169-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260967v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14362" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antunes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2013n2a2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659477v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00681311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soussignan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jiang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Royet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291709990377" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4P4QK8N9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neumann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.07.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHXJXMK2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173046v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferretti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Siyanko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sengel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valenza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoffmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sodini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laigle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20040459" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vildeuil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1445494" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324066v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhayem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20020063" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324033v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delseny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20020330" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eya'A" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1343517" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249045v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villemain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993242" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815024v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosnes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Quintrec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ren&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gendre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248599v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouskov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perotin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaienza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991139" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torbati" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poirier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002106034900" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4922AA237D5506225F8C6A2D13EEB913A5C564FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019840019011094500" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FD6769983D82E8988FDF9DE3D38980975FD63F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898196v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serog" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Touboul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lopez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01980001505093700" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4128E81F218B5B9B5495215A4724D58DC8871CA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mathieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paramelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323281v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Manifacier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1101(71)90188-2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R27J8H9F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844671v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677692v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=louise derbord" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Doubercourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377136v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475421v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Geis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362909v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281183v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885017v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Little" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091304v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885067v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140076v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shnaider" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berezina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980924v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007451v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Naji" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104174v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998035v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195134v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matiolli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicoloso" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinness" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104172v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834169v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066703v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hoffmann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066811v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2003.1256870" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439256v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contaret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298580v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078410v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-99931-1.00242-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240217v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180630v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240240v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robitaille" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930182v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502938v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108569507.013" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367451v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385999v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.piren.2021.01.0133" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054766v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haye" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/27667/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367467v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51315/9783935751377.004" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995519v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perl&#232;s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997992v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902972v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998063v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rot Verlee" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839901v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592487v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524635v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592501v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329863v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alab&#233;dra" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382951v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925442v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925454v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028463v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00668694v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>