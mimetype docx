--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -449,338 +449,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Thomas</w:t>
+                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Grubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154t8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316575v1</w:t>
+                <w:t xml:space="preserve">hal-05542997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Grubert</w:t>
+                <w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/154t8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542997v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence from personal ornaments suggest nine distinct cultural groups between 34,000 and 24,000 years ago in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -879,51 +879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Salagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -970,51 +970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic innovation at the onset of the Upper Paleolithic in Eurasia shown by the personal ornaments from Tolbor-21 (Mongolia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny P. Rybin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1098,295 +1098,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscalar and multiproxy geoarchaeological approach to site formation processes at the Middle and Upper Palaeolithic site of La Roche-à-Pierrot, Saint-Césaire, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Hypotheses on Early Holocene Caspian Seafaring Through Personal Ornaments: A Study of Changing Styles and Symbols in Western Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Todisco</w:t>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Mallol</w:t>
+                <w:t xml:space="preserve">Saltanat Alisher Kyzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lahaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Bachellerie</w:t>
+                <w:t xml:space="preserve">Stanley H. Ambrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108218⟩</w:t>
+              <w:t xml:space="preserve">Open Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.20220289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opar-2022-0289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205541v1</w:t>
+                <w:t xml:space="preserve">hal-04096960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Hypotheses on Early Holocene Caspian Seafaring Through Personal Ornaments: A Study of Changing Styles and Symbols in Western Central Asia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
+                <w:t xml:space="preserve">A multiscalar and multiproxy geoarchaeological approach to site formation processes at the Middle and Upper Palaeolithic site of La Roche-à-Pierrot, Saint-Césaire, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+                <w:t xml:space="preserve">Carolina Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saltanat Alisher Kyzy</w:t>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanley H. Ambrose</w:t>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.20220289. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 315, pp.108218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/opar-2022-0289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096960v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shaping of social and symbolic capital during the transition to farming in the Western Mediterranean: Archaeological network analyses of pottery decorations and personal ornaments</w:t>
               </w:r>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (11), pp.e0294111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1489,51 +1489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cro-Magnon personal ornaments revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1593,51 +1593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The management of symbolic raw materials in the Late Upper Paleolithic of South-Western France: a shell ornaments perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John O’hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,77 +1749,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31, pp.188-198. </w:t>
@@ -1851,429 +1851,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoriality and Settlement in Southern France in the Early Neolithic: Diversity as a Strategy?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Manen</w:t>
+                <w:t xml:space="preserve">The human cultures in South-Eastern Caspian region in final Pleistocene – Holocene period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
+                <w:t xml:space="preserve">Shnaider Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Alisher Kyzy Saltanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+                <w:t xml:space="preserve">Tamara Yanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Defranould</w:t>
+                <w:t xml:space="preserve">Bujilova Alexandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (1), pp.923-938. </w:t>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.100318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/opar-2020-0179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2021.100318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358708v1</w:t>
+                <w:t xml:space="preserve">hal-03367388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human cultures in South-Eastern Caspian region in final Pleistocene – Holocene period</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earliest known human burial in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shnaider Svetlana</w:t>
+                <w:t xml:space="preserve">María Martinón-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisher Kyzy Saltanat</w:t>
+                <w:t xml:space="preserve">Elena Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Yanina</w:t>
+                <w:t xml:space="preserve">Ana Álvaro Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bujilova Alexandra</w:t>
+                <w:t xml:space="preserve">Noel Amano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.100318. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 593 (7857), pp.95-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2021.100318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03457-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367388v1</w:t>
+                <w:t xml:space="preserve">hal-03345341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest known human burial in Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoriality and Settlement in Southern France in the Early Neolithic: Diversity as a Strategy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Martinón-Torres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco D’errico</w:t>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Santos</w:t>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Álvaro Gallo</w:t>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Amano</w:t>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 593 (7857), pp.95-100. </w:t>
+              <w:t xml:space="preserve">Open Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.923-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03457-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/opar-2020-0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345341v1</w:t>
+                <w:t xml:space="preserve">hal-03358708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2018</w:t>
               </w:r>
@@ -2678,64 +2678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3080,51 +3080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaz Shirvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of World Prehistory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3184,51 +3184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaz Shirvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of World Prehistory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (3), pp.287-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3301,51 +3301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3396,51 +3396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settlement Dynamic and Beadwork: New Insights on Late Upper Paleolithic Craft Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3530,51 +3530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbols in motion: Flexible cultural boundaries and the fast spread of the Neolithic in the western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3647,51 +3647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Results of Kaylu and Kuba-Sengir Sites Preliminary Study (Eastern Caspian, Turkmenistan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sveta Shnayder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problems of Archaeology, Ethnography, Anthropology of Siberia and Neighboring Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XXIV, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3725,51 +3725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolism among the last hunterefisheregatherers in northern Iberia: Personal ornaments from El Mazo and El Toral III Mesolithic shell midden sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gutierrez-Zugasti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3816,51 +3816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolism among the last hunter–fisher–gatherers in northern Iberia: Personal ornaments from El Mazo and El Toral III Mesolithic shell midden sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gutiérrez-Zugasti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4023,51 +4023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornaments Reveal Resistance of North European Cultures to the Spread of Farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanhaeren Marian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4252,51 +4252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short-term, task-specific site: Epipalaeolithic settlement patterns inferred from marine shells found at Praileaitz I (Basque Country, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4381,51 +4381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques ornementales des premieres communautés agro-pastorales de Baviere (Allemagne) : Intégration ? Acculturation ? Convergence ? Nouveaux apports de la nécropole de Essenbach-Ammerbreite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (2), pp.207-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4450,51 +4450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The way we wear makes the difference: residue analysis applied to Mesolithic personal ornaments from Hohlenstein-Stadel (Germany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4580,51 +4580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques ornementales à l'Aurignacien ancien dans le Centre-Ouest de la France : l'apport des fouilles récentes aux Cottés (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,51 +4753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (6), pp.2746-2753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4831,51 +4831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets de Parure associés au dépôt funéraire mésolithique de GroΒe Ofnet : implications pour la compréhension de l'organisation sociale des dernières sociétés de chasseurs-cueilleurs du Jura Souabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, http://www.bioone.org/doi/abs/10.5252/az2013n2a2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5060,51 +5060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5168,51 +5168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crache perforée dans le Gravettien du Sire (Mirefleurs, Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22, pp.301-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5237,51 +5237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review : The Neolithic demographic transition and its consequences, Bocquet-Appel J.P. and Bar-Yosef O. Eds. Human Biology 85: 645-650.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85, pp.645-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5448,51 +5448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical reassessment of putative Acheulean Porosphaera globularis beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7513,77 +7513,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal ornaments from the South Caucasus: highlighting a hub of past cultural exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7647,77 +7647,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7772,90 +7772,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell Beads and Pigments Associated with Châtelperronian Artifacts atLa Roche-à-Pierrot, Saint-Césaire, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paleoanthropology society, Mar 2024, Los Angeles, United States. pp.155</w:t>
@@ -7936,51 +7936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Doubercourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRA 2023 - Journées régionales de l’Archéologie AuRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
@@ -8009,51 +8009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond subsistence: the Magdalenian mobility explored through personal ornaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University of York seminar series. 22nd January 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8203,51 +8203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crafting, consuming and symbolling during the PPNA: new insights on the life of the first villagers of Klimonas (Ayios Tychonas, Cyprus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8298,51 +8298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking culture changes through past material production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buskell A. and Morin O. dir. Culture at the Macro-Scale: Boundaries, Barriers and Endogenous Change, Cambrigde. 1-13th April 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8380,90 +8380,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoriality and settlement in Southern of France during the Early Neolithic: diversity as a strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
@@ -8518,64 +8518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Africa Pitarch Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8656,51 +8656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimee Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA 4-9 Sept. 2018 Barcelona, Spain - Session 745: Grave Good Biographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8719,549 +8719,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teviec revisited: new insights on a Late Mesolithic Coastal Atlantic Cemetery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">New insights on the Late Caspian Epipaleolithic symbols: the Kaylu burial site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tresset</w:t>
+                <w:t xml:space="preserve">S. Shnaider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vigier</w:t>
+                <w:t xml:space="preserve">N. Berezina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Buzhilova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">24th EAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091304v1</w:t>
+                <w:t xml:space="preserve">hal-02140076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téviec revisited ‘The best wine comes from old bottles’</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le Renne (Rangifer tarandus), pilier de l'économie dans le Magdalénien supérieur de Peyrazet (Creysse, Lot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Tresset</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th UISPP Congres - Session 20/2-Shell mounds, shell middens and coastal resources (G. Bailey et al. org.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.68-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885067v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the Late Caspian Epipaleolithic symbols: the Kaylu burial site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Teviec revisited: new insights on a Late Mesolithic Coastal Atlantic Cemetery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimee Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Buzhilova</w:t>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th EAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140076v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Renne (Rangifer tarandus), pilier de l'économie dans le Magdalénien supérieur de Peyrazet (Creysse, Lot)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Téviec revisited ‘The best wine comes from old bottles’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimee Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.68-88</w:t>
+              <w:t xml:space="preserve">18th UISPP Congres - Session 20/2-Shell mounds, shell middens and coastal resources (G. Bailey et al. org.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891202v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durable cultural traditions and lasting facets of past populations’ ethnicity revealed by personal ornaments at the dawn of Agriculture 8000 years ago in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Connections in Eurasia. DFG center, Tubingen, Germany. 13th-16th December 2018.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Tubingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9338,51 +9338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The origin of the Upper Paleolithic in Eurasia and the Evolution of the Genus Homo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Novosibirsk, Russia</w:t>
@@ -9661,51 +9661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settlement dynamic and beadwork: new insights on the Late Upper Paleolithic craft activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9795,51 +9795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The management of symbolic raw materials in the Late Upper Paleolithic of South-Western France: a shell ornaments perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Man-Estier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9890,51 +9890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method to explore past exchange networks and symbolic hunting through the study of mammal teeth beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Matiolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10291,51 +10291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11031,90 +11031,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Roche-à-Pierrot à Saint-Césaire : nouvelles données géoarchéologiques et géochronologiques concernant la transition Paléolithique moyen / Paléolithique supérieur en Charente-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11442,51 +11442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets de parure des dépôts de bergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11528,51 +11528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets de parure de l’abri Murat, témoins de la régionalisation des styles au Magdalénien supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’abri Murat (fouiLLes M. LorbLanchet) rocaMadour, Lot, france Une séquence-clé du Paléolithique final</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45e supplément à Gallia Préhistoire, Gallia Préhistoire, pp.85-94, 2025, 978-2-271-14903-9</w:t>
@@ -11730,51 +11730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art and symbolism in the Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11954,51 +11954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal ornaments and shell artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigne J.-D., Briois F., Guilaine J. (dir.), « Klimonas, un village néolithique pré-céramique ancien à Chypre », Gallia Préhistoire &amp; Paléorient, Supplément international 1,CNRS Éditions, Paris, 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12062,51 +12062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Robitaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12187,64 +12187,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
@@ -12284,423 +12284,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03949036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessie Cauliez</w:t>
+                <w:t xml:space="preserve">Cementochronology Protocol for Selecting a Region of Interest in Zooarchaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claire Manen. </w:t>
+              <w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dental Cementum in Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.201-214, 2022, 9781108477086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108569507.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03949050v1</w:t>
+                <w:t xml:space="preserve">hal-03502938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets de parure du Taï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard). 2 volumes, 922 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.797-823, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cementochronology Protocol for Selecting a Region of Interest in Zooarchaeology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manon Vuillien</w:t>
+                <w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t>
+              <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Cementum in Anthropology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.883-906, 2022, 978-2-35842-030-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502938v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03949050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parures en coquillages et dents travaillées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12777,51 +12777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parures et objets 'symbolliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12872,51 +12872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faute des Civilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pirenne, V. &amp; L. Quintana-Murci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civilisations : questionner l’identité et la diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob., p. 133-161, 2021, 9782415000301. </w:t>
@@ -12948,328 +12948,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les pratiques funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lenorzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
+              <w:t xml:space="preserve">Jean Guilaine, François Briois et Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.633-657, 2021, 9782271130631</w:t>
+              <w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.681-692, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950801v1</w:t>
+                <w:t xml:space="preserve">halshs-02054766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Haye</w:t>
+                <w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lenorzer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Solange Rigaud</w:t>
+                <w:t xml:space="preserve">K. Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Guilaine, François Briois et Jean-Denis Vigne. </w:t>
+              <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.681-692, 2021</w:t>
+              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.633-657, 2021, 9782271130631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02054766v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High level connections as a key component for the rapid dispersion of the Neolithic in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugo Reyes-Centeno; Katerina Harvati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Connections in Eurasia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kerns Verlag, pp.32-41, 2021, 978-3-935751-37-7. </w:t>
@@ -13320,51 +13320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECONSTRUCTION DES IDENTITÉS CULTURELLES AU COURS DE LA TRANSITION MÉSOLITHIQUE- NÉOLITHIQUE L'apport de la parure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hala Alarashi &amp; Rosa Maria Dessì. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ART DU PARAÎTRE : APPARENCES DE L’HUMAIN, DE LA PRÉHISTOIRE À NOS JOURS THE ART OF HUMAN APPEARANCE : FROM PREHISTORY TO THE PRESENT DAY 40e rencontres internationales d’archéologie et d’histoire de Nice Côte d’Azur Sous la direction de Hala Alarashi &amp; Rosa Maria Dessì Éditions APDCA, Nice, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions APDCA, 2020</w:t>
@@ -13393,51 +13393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coquillages marins de Praileaitz I (Deba, Gipuzkoa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13488,51 +13488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parures des premières sociétés du Néolithique précéramique de Chypre Apport des gisements de Klimonas et de Shillourokambos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13635,51 +13635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Thiébault et al. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives de l’Institut Écologie et environnement du CNRS</w:t>
@@ -13725,51 +13725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse microscopique de quatre perles provenant de la tombe T. 200 (n°26) de Chagar Bazar (Syrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rot Verlee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13936,51 +13936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coquillages marins de Praileaitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14087,51 +14087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Buisson-Catil, Jérôme Primault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire entre Vienne et Charente - Hommes et sociétés du Paléolithique</w:t>
@@ -14164,51 +14164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los objetos de adorno personal asociados al esqueleto mesolítico Braña-2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14631,51 +14631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la découverte de la plus ancienne sépulture africaine datant de 78 000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Africa Pitarch Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14973,51 +14973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15409,51 +15409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note préliminaire concernant les perles en os découvertes en 2015 à Maldidier, in Boudadi-Maligne M. et al., Grotte du maldidier (La Roque-Gageac, Dordogne), Fouille programmée pluriannuelle 2014-2016, rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15520,51 +15520,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parure : traceur de la géographie culturelle et des dynamiques de peuplement au passage Mésolithique-Néolithique en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Sciences et Technologies - Bordeaux I, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15681,51 +15681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E1C8167"/>
+    <w:nsid w:val="EB763A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15912,51 +15912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rigaud-solange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9108-200X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158929144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05375065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Baker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323148" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Courtenay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01803-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234997v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#8217;errico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02786-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny P. Rybin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina M. Khatsenovich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea H. Paine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36140-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saltanat Alisher Kyzy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0289" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;hara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Man-Estier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6307" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0179" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shnaider Svetlana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Kyzy Saltanat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yanina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujilova Alexandra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100318" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvaro Gallo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03457-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15129" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilkinson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5557" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Rasilla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Duarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Sanchis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ca&#241;averas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102198" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Shirvani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-019-09133-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roussel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50647-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Garc&#237;a Mart&#237;nez de Lagr&#225;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveta Shnayder" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17746/2658-6193.2018.24.184-189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020923v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gutierrez-Zugasti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guti&#233;rrez-Zugasti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhaeren Marian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121166" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180659v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#241;alberd Xavier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVQ86FGH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Bourdon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-013-0169-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260967v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14362" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antunes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2013n2a2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659477v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00681311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soussignan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jiang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Royet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291709990377" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4P4QK8N9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neumann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.07.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHXJXMK2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173046v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferretti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Siyanko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sengel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valenza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoffmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sodini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laigle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20040459" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vildeuil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1445494" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324066v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhayem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20020063" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324033v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delseny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20020330" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eya'A" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1343517" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249045v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villemain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993242" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815024v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosnes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Quintrec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ren&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gendre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248599v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouskov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perotin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaienza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991139" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torbati" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poirier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002106034900" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4922AA237D5506225F8C6A2D13EEB913A5C564FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019840019011094500" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FD6769983D82E8988FDF9DE3D38980975FD63F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898196v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serog" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Touboul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lopez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01980001505093700" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4128E81F218B5B9B5495215A4724D58DC8871CA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mathieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paramelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323281v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Manifacier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1101(71)90188-2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R27J8H9F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844671v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677692v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=louise derbord" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Doubercourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377136v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475421v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Geis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362909v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281183v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885017v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Little" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091304v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885067v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140076v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shnaider" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berezina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980924v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007451v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Naji" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104174v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998035v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195134v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matiolli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicoloso" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinness" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104172v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834169v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066703v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hoffmann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066811v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2003.1256870" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439256v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contaret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298580v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078410v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-99931-1.00242-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240217v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180630v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240240v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robitaille" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930182v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502938v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108569507.013" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367451v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385999v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.piren.2021.01.0133" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054766v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haye" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/27667/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367467v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51315/9783935751377.004" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995519v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perl&#232;s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997992v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902972v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998063v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rot Verlee" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839901v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592487v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524635v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592501v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329863v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alab&#233;dra" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382951v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925442v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925454v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028463v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00668694v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rigaud-solange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9108-200X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158929144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05375065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Baker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323148" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Courtenay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01803-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234997v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#8217;errico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02786-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny P. Rybin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina M. Khatsenovich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea H. Paine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36140-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saltanat Alisher Kyzy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;hara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Man-Estier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6307" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shnaider Svetlana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Kyzy Saltanat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yanina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujilova Alexandra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100318" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvaro Gallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03457-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0179" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15129" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilkinson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5557" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Rasilla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Duarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Sanchis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ca&#241;averas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102198" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Shirvani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-019-09133-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roussel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50647-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Garc&#237;a Mart&#237;nez de Lagr&#225;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveta Shnayder" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17746/2658-6193.2018.24.184-189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020923v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gutierrez-Zugasti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guti&#233;rrez-Zugasti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhaeren Marian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121166" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180659v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#241;alberd Xavier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVQ86FGH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Bourdon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-013-0169-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260967v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14362" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antunes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2013n2a2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659477v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00681311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soussignan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jiang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Royet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291709990377" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4P4QK8N9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neumann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.07.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHXJXMK2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173046v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferretti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Siyanko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sengel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valenza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoffmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sodini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laigle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20040459" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vildeuil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1445494" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324066v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhayem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20020063" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324033v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delseny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20020330" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eya'A" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1343517" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249045v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villemain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993242" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815024v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosnes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Quintrec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ren&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gendre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248599v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouskov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perotin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaienza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991139" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torbati" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poirier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002106034900" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4922AA237D5506225F8C6A2D13EEB913A5C564FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019840019011094500" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FD6769983D82E8988FDF9DE3D38980975FD63F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898196v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serog" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Touboul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lopez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01980001505093700" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4128E81F218B5B9B5495215A4724D58DC8871CA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mathieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paramelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323281v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Manifacier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1101(71)90188-2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R27J8H9F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844671v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677692v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=louise derbord" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Doubercourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377136v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475421v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Geis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362909v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281183v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885017v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Little" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140076v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shnaider" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berezina" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091304v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980924v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007451v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Naji" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104174v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998035v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195134v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matiolli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicoloso" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinness" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104172v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834169v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066703v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hoffmann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066811v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2003.1256870" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439256v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contaret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298580v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078410v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-99931-1.00242-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240217v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180630v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240240v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robitaille" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502938v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108569507.013" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930182v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367451v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385999v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.piren.2021.01.0133" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054766v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haye" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/27667/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367467v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51315/9783935751377.004" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995519v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perl&#232;s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997992v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902972v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998063v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rot Verlee" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839901v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592487v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524635v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592501v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329863v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alab&#233;dra" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382951v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925442v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925454v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028463v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00668694v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>