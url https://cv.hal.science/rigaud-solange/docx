--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -449,338 +449,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Grubert</w:t>
+                <w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/154t8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542997v1</w:t>
+                <w:t xml:space="preserve">hal-05316575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Thomas</w:t>
+                <w:t xml:space="preserve">Combe-Cullier (Lacave, Lot) : une séquence exceptionnelle du Magdalénien au bord de la Dordogne lotoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sécher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Grubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/154t8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05316575v1</w:t>
+                <w:t xml:space="preserve">hal-05542997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence from personal ornaments suggest nine distinct cultural groups between 34,000 and 24,000 years ago in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -879,51 +879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Salagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -970,51 +970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic innovation at the onset of the Upper Paleolithic in Eurasia shown by the personal ornaments from Tolbor-21 (Mongolia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny P. Rybin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1104,51 +1104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Hypotheses on Early Holocene Caspian Seafaring Through Personal Ornaments: A Study of Changing Styles and Symbols in Western Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1290,51 +1290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 315, pp.108218. </w:t>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (11), pp.e0294111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1470,438 +1470,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cro-Magnon personal ornaments revisited</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The management of symbolic raw materials in the Late Upper Paleolithic of South-Western France: a shell ornaments perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco D’errico</w:t>
+                <w:t xml:space="preserve">John O’hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Man-Estier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.7180⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249118v1</w:t>
+                <w:t xml:space="preserve">hal-03843546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The management of symbolic raw materials in the Late Upper Paleolithic of South-Western France: a shell ornaments perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">La grotte Castaigne (Torsac, Charente, France) : une nécessaire révision de la provenance de certains vestiges archéologiques et fauniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.185⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.188-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.6307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843546v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Castaigne (Torsac, Charente, France) : une nécessaire révision de la provenance de certains vestiges archéologiques et fauniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Cro-Magnon personal ornaments revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’errico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31, pp.188-198. </w:t>
+              <w:t xml:space="preserve">, 2022, 32, pp.40-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.6307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paleo.7180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676252v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human cultures in South-Eastern Caspian region in final Pleistocene – Holocene period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shnaider Svetlana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2253,295 +2253,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations socio-économiques et temporalités des occupations de plein air du Laborien ancien à Port-de-Penne (Penne d’Agenais, Lot-et-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Briois</w:t>
+                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+                <w:t xml:space="preserve">Aude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Astruc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.1695⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (3), pp.409-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2020.15129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377887v1</w:t>
+                <w:t xml:space="preserve">hal-03006277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations socio-économiques et temporalités des occupations de plein air du Laborien ancien à Port-de-Penne (Penne d’Agenais, Lot-et-Garonne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+                <w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+                <w:t xml:space="preserve">Laurence Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Chevallier</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (3), pp.409-460. </w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2020.15129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006277v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modave/Modave : fouilles dans la grotte du Trou Al’Wesse en 2019</w:t>
               </w:r>
@@ -2652,103 +2652,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Castaigne (Commune de Torsac, Charente, France). Présentation d’un site méconnu riche en vestiges humains (dont des Néandertaliens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad Gravina</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (2), pp.196-221. </w:t>
@@ -2786,90 +2786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Village néolithique de Klimonas (Ayios Tychonas) - 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3048,728 +3048,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Northern Iranian Central Plateau at the End of the Pleistocene and Early Holocene: The Emergence of Domestication</w:t>
+                <w:t xml:space="preserve">Subsistence strategy changes during the Middle to Upper Paleolithic transition reveals specific adaptations of Human Populations to their environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+                <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaz Shirvani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sylvain Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of World Prehistory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10963-019-09133-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.15817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50647-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279378v1</w:t>
+                <w:t xml:space="preserve">hal-02362642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Northern Iranian Central Plateau at the End of the Pleistocene and Early Holocene: The Emergence of Domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaz Shirvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of World Prehistory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (3), pp.287-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10963-019-09133-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsistence strategy changes during the Middle to Upper Paleolithic transition reveals specific adaptations of Human Populations to their environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Settlement Dynamic and Beadwork: New Insights on Late Upper Paleolithic Craft Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgan Roussel</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.137-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4207/PA.2019.ART128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50647-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02362642v1</w:t>
+                <w:t xml:space="preserve">hal-02024001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement Dynamic and Beadwork: New Insights on Late Upper Paleolithic Craft Activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Northern Iranian Central Plateau at the End of the Pleistocene and Early Holocene: The Emergence of Domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Vahdati Nasab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaz Shirvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of World Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10963-019-09133-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4207/PA.2019.ART128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02024001v1</w:t>
+                <w:t xml:space="preserve">hal-02279378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbols in motion: Flexible cultural boundaries and the fast spread of the Neolithic in the western Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Results of Kaylu and Kuba-Sengir Sites Preliminary Study (Eastern Caspian, Turkmenistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sveta Shnayder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inigo García Martínez de Lagrán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (5), </w:t>
+              <w:t xml:space="preserve">Problems of Archaeology, Ethnography, Anthropology of Siberia and Neighboring Territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXIV, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17746/2658-6193.2018.24.184-189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902971v1</w:t>
+                <w:t xml:space="preserve">hal-01997999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Results of Kaylu and Kuba-Sengir Sites Preliminary Study (Eastern Caspian, Turkmenistan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbols in motion: Flexible cultural boundaries and the fast spread of the Neolithic in the western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sveta Shnayder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solange Rigaud</w:t>
+                <w:t xml:space="preserve">Inigo García Martínez de Lagrán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problems of Archaeology, Ethnography, Anthropology of Siberia and Neighboring Territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, XXIV, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17746/2658-6193.2018.24.184-189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0196488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997999v1</w:t>
+                <w:t xml:space="preserve">hal-01902971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolism among the last hunterefisheregatherers in northern Iberia: Personal ornaments from El Mazo and El Toral III Mesolithic shell midden sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Gutierrez-Zugasti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3816,51 +3816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolism among the last hunter–fisher–gatherers in northern Iberia: Personal ornaments from El Mazo and El Toral III Mesolithic shell midden sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gutiérrez-Zugasti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4017,666 +4017,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornaments Reveal Resistance of North European Cultures to the Spread of Farming</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.79-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260969v1</w:t>
+                <w:t xml:space="preserve">hal-01842616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A short-term, task-specific site: Epipalaeolithic settlement patterns inferred from marine shells found at Praileaitz I (Basque Country, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peñalberd Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41, pp.666-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842616v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short-term, task-specific site: Epipalaeolithic settlement patterns inferred from marine shells found at Praileaitz I (Basque Country, Spain)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ornaments Reveal Resistance of North European Cultures to the Spread of Farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanhaeren Marian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peñalberd Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.10.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0121166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01180659v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques ornementales des premieres communautés agro-pastorales de Baviere (Allemagne) : Intégration ? Acculturation ? Convergence ? Nouveaux apports de la nécropole de Essenbach-Ammerbreite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The way we wear makes the difference: residue analysis applied to Mesolithic personal ornaments from Hohlenstein-Stadel (Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Vanhaeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://link.springer.com/article/10.1007/s12520-013-0169-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-013-0169-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260965v1</w:t>
+                <w:t xml:space="preserve">hal-01180664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The way we wear makes the difference: residue analysis applied to Mesolithic personal ornaments from Hohlenstein-Stadel (Germany)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pratiques ornementales des premieres communautés agro-pastorales de Baviere (Allemagne) : Intégration ? Acculturation ? Convergence ? Nouveaux apports de la nécropole de Essenbach-Ammerbreite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.207-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-013-0169-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01180664v1</w:t>
+                <w:t xml:space="preserve">hal-01260965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques ornementales à l'Aurignacien ancien dans le Centre-Ouest de la France : l'apport des fouilles récentes aux Cottés (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (1), pp.19-38. </w:t>
@@ -4753,51 +4753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (6), pp.2746-2753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4831,51 +4831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets de Parure associés au dépôt funéraire mésolithique de GroΒe Ofnet : implications pour la compréhension de l'organisation sociale des dernières sociétés de chasseurs-cueilleurs du Jura Souabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropozoologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, http://www.bioone.org/doi/abs/10.5252/az2013n2a2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5034,77 +5034,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessin d’un projet de caractérisation des sites fossilifères du Bassin parisien pour l’étude des parures préhistoriques en coquillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5168,51 +5168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crache perforée dans le Gravettien du Sire (Mirefleurs, Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22, pp.301-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5237,51 +5237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review : The Neolithic demographic transition and its consequences, Bocquet-Appel J.P. and Bar-Yosef O. Eds. Human Biology 85: 645-650.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85, pp.645-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5448,77 +5448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical reassessment of putative Acheulean Porosphaera globularis beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6432,286 +6432,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00249045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled trial comparing two types of enteral nutrition in treatment of active Crohn's disease: elemental versus polymeric diet.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance et bruit de contacts d'or evapore et pulverise sur GaSb de type p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gouskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vaienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (4), pp.551-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1991139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815024v1</w:t>
+                <w:t xml:space="preserve">jpa-00248599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance et bruit de contacts d'or evapore et pulverise sur GaSb de type p</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Gouskov</w:t>
+                <w:t xml:space="preserve">Controlled trial comparing two types of enteral nutrition in treatment of active Crohn's disease: elemental versus polymeric diet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gouskov</w:t>
+                <w:t xml:space="preserve">J. Cosnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perotin</w:t>
+                <w:t xml:space="preserve">Y. Le Quintrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vaienza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Rigaud</w:t>
+                <w:t xml:space="preserve">E. René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 32 ((12)), pp.1492-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00248599v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the charge-handling capacity of epitaxial and ion-implanted GaAs buried channel charge-coupled devices</w:t>
               </w:r>
@@ -7507,355 +7507,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal ornaments from the South Caucasus: highlighting a hub of past cultural exchanges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Marro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neolithic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
+              <w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, european society for the study of human evolution, Sep 2024, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844671v1</w:t>
+                <w:t xml:space="preserve">hal-04774560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire (France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal ornaments from the South Caucasus: highlighting a hub of past cultural exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Solange Rigaud</w:t>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Marc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Marro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, european society for the study of human evolution, Sep 2024, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">World Neolithic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774560v1</w:t>
+                <w:t xml:space="preserve">hal-04844671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell Beads and Pigments Associated with Châtelperronian Artifacts atLa Roche-à-Pierrot, Saint-Césaire, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bachellerie</w:t>
+                <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad Gravina</w:t>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paleoanthropology society, Mar 2024, Los Angeles, United States. pp.155</w:t>
@@ -7936,51 +7936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Doubercourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréade Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRA 2023 - Journées régionales de l’Archéologie AuRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
@@ -8009,51 +8009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond subsistence: the Magdalenian mobility explored through personal ornaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University of York seminar series. 22nd January 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8203,77 +8203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crafting, consuming and symbolling during the PPNA: new insights on the life of the first villagers of Klimonas (Ayios Tychonas, Cyprus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voskos et al. dir. Everyday Life in Prehistoric Cyprus (ca. 10000-1700 BC), Neolithic And Chalcolithic Cyprus Project (Nccp), 24 June 2021, Athenes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8298,51 +8298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking culture changes through past material production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buskell A. and Morin O. dir. Culture at the Macro-Scale: Boundaries, Barriers and Endogenous Change, Cambrigde. 1-13th April 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8361,1028 +8361,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoriality and settlement in Southern of France during the Early Neolithic: diversity as a strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Defranould</w:t>
+                <w:t xml:space="preserve">Cultural Innovations in the Middle and Later Stone Age of East Africa: Panga Ya Saïdi, Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Africa Pitarch Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Workshop The Panga Ya Saidi Middle Stone Age burial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02362909v1</w:t>
+                <w:t xml:space="preserve">hal-02281183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Innovations in the Middle and Later Stone Age of East Africa: Panga Ya Saïdi, Kenya</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
+                <w:t xml:space="preserve">Territoriality and settlement in Southern of France during the Early Neolithic: diversity as a strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop The Panga Ya Saidi Middle Stone Age burial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Burgos, Spain</w:t>
+              <w:t xml:space="preserve">1st Conference on the Early Neolithic of Europe – ENE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281183v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02362909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the use of things to the status of the dead: Téviec and Hoëdic (Brittany)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on the Late Caspian Epipaleolithic symbols: the Kaylu burial site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva David</w:t>
+                <w:t xml:space="preserve">S. Shnaider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimee Little</w:t>
+                <w:t xml:space="preserve">N. Berezina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solange Rigaud</w:t>
+                <w:t xml:space="preserve">Alexandra Buzhilova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 4-9 Sept. 2018 Barcelona, Spain - Session 745: Grave Good Biographies</w:t>
+              <w:t xml:space="preserve">24th EAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885017v1</w:t>
+                <w:t xml:space="preserve">hal-02140076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the Late Caspian Epipaleolithic symbols: the Kaylu burial site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Le Renne (Rangifer tarandus), pilier de l'économie dans le Magdalénien supérieur de Peyrazet (Creysse, Lot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Shnaider</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th EAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.68-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140076v1</w:t>
+                <w:t xml:space="preserve">hal-01891202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Renne (Rangifer tarandus), pilier de l'économie dans le Magdalénien supérieur de Peyrazet (Creysse, Lot)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Durable cultural traditions and lasting facets of past populations’ ethnicity revealed by personal ornaments at the dawn of Agriculture 8000 years ago in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.68-88</w:t>
+              <w:t xml:space="preserve">Ancient Connections in Eurasia. DFG center, Tubingen, Germany. 13th-16th December 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Tubingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891202v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teviec revisited: new insights on a Late Mesolithic Coastal Atlantic Cemetery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Téviec revisited ‘The best wine comes from old bottles’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimee Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">18th UISPP Congres - Session 20/2-Shell mounds, shell middens and coastal resources (G. Bailey et al. org.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091304v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téviec revisited ‘The best wine comes from old bottles’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Teviec revisited: new insights on a Late Mesolithic Coastal Atlantic Cemetery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimee Little</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th UISPP Congres - Session 20/2-Shell mounds, shell middens and coastal resources (G. Bailey et al. org.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885067v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable cultural traditions and lasting facets of past populations’ ethnicity revealed by personal ornaments at the dawn of Agriculture 8000 years ago in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">From the use of things to the status of the dead: Téviec and Hoëdic (Brittany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimee Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Connections in Eurasia. DFG center, Tubingen, Germany. 13th-16th December 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Tubingen, Germany</w:t>
+              <w:t xml:space="preserve">EAA 4-9 Sept. 2018 Barcelona, Spain - Session 745: Grave Good Biographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998003v1</w:t>
+                <w:t xml:space="preserve">hal-03885017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transition From the Middle To Upper Paleolithic In Southwestern Europe And The Emergence of New Hunting Behaviors. A Zooarchaeology Perspective From Les Cottés Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The origin of the Upper Paleolithic in Eurasia and the Evolution of the Genus Homo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Novosibirsk, Russia</w:t>
@@ -9530,411 +9530,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02007451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cementochronological analysis in zooarchaeology: a new analytical protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manon Vuillien</w:t>
+                <w:t xml:space="preserve">Settlement dynamic and beadwork: new insights on the Late Upper Paleolithic craft activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Dental Morphology &amp; 2nd congress of International Association for Paleodontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humans’ Earliest Personal Ornaments: Symbolism, Production and Distribution.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniella E.; Bar-Yosef M.; Bosch M., Mar 2017, Tel Aviv, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4207/PA.2019.ART128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104174v1</w:t>
+                <w:t xml:space="preserve">hal-01998040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement dynamic and beadwork: new insights on the Late Upper Paleolithic craft activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The management of symbolic raw materials in the Late Upper Paleolithic of South-Western France: a shell ornaments perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Man-Estier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humans’ Earliest Personal Ornaments: Symbolism, Production and Distribution.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Early Upper Paleolithic personal ornaments and behavioral adaptations. M. Bosh. Cambridge, 4-7 October 2017.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998040v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The management of symbolic raw materials in the Late Upper Paleolithic of South-Western France: a shell ornaments perspective</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cementochronological analysis in zooarchaeology: a new analytical protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vuillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Upper Paleolithic personal ornaments and behavioral adaptations. M. Bosh. Cambridge, 4-7 October 2017.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Dental Morphology &amp; 2nd congress of International Association for Paleodontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998035v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method to explore past exchange networks and symbolic hunting through the study of mammal teeth beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Matiolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10015,51 +10015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Resolution In Dental Cementum Analyses Applied To Archaeological Contexts: CemeNTAA Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10134,359 +10134,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : nouvelles perspectives pour la transition Pléistocène-Holocène dans le Sud-Ouest de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Les Cottés transitional sequence : new insights into the Early Aurignacian social landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Detrain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+                <w:t xml:space="preserve">Morgane Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.83-128</w:t>
+              <w:t xml:space="preserve">Aurignacian Genius : art, Technology and Society of The First Modern Humans in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836149v1</w:t>
+                <w:t xml:space="preserve">hal-01834169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Cottés transitional sequence : new insights into the Early Aurignacian social landscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solange Rigaud</w:t>
+                <w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : nouvelles perspectives pour la transition Pléistocène-Holocène dans le Sud-Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Detrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Georges Ferrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Liard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Renou</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aurignacian Genius : art, Technology and Society of The First Modern Humans in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, New York, United States</w:t>
+              <w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : actes de la Séance de la Société Préhistorique Française, Bordeaux, 24-25 mai 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.83-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834169v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet monographique d’une série éponyme et perspectives pour le Laborien du sud-ouest français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Detrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Georges Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée, 25-25 mai 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
@@ -10567,51 +10567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest de la France : nouveaux gisements, nouveaux résultats, nouvelles méthodes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Bordeaux, France. pp.261-288</w:t>
@@ -10634,386 +10634,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00426346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated carrier number-mobility fluctuation model or access resistance noise in p-MOSFETs</w:t>
+                <w:t xml:space="preserve">Noise simulation in submicron n-MOSFETs operating at low frequencies using compact and physical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hoffmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Valenza</w:t>
+                <w:t xml:space="preserve">T. Contaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Varani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Noise in Physical Systems and 1/f Fluctuations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">14th Workshop on modelling and simulation of electron devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Barcelona, Spain. pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066703v1</w:t>
+                <w:t xml:space="preserve">hal-02439256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of gate current noise on drain current noise in 90 nm CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Solid-State Device Research - ESSDERC '03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Estoril, France. pp.287-290, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/essderc.2003.1256870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise simulation in submicron n-MOSFETs operating at low frequencies using compact and physical models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlated carrier number-mobility fluctuation model or access resistance noise in p-MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Vaissière</w:t>
+                <w:t xml:space="preserve">Alain Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on modelling and simulation of electron devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Barcelona, Spain. pp.85-88</w:t>
+              <w:t xml:space="preserve">International Conference on Noise in Physical Systems and 1/f Fluctuations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439256v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11156,103 +11156,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cementochronological analysis in zooarchaeology : a new analytical protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e International Symposium on Dental Morphology (ISDM) and 2d congrès de l’International Association for Paleodontology (IAPO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
@@ -11307,474 +11307,474 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t>
+                <w:t xml:space="preserve">Les objets de parure de l’abri Murat, témoins de la régionalisation des styles au Magdalénien supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t>
+              <w:t xml:space="preserve">L’abri Murat (fouiLLes M. LorbLanchet) rocaMadour, Lot, france Une séquence-clé du Paléolithique final</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45e supplément à Gallia Préhistoire, Gallia Préhistoire, pp.85-94, 2025, 978-2-271-14903-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536020v1</w:t>
+                <w:t xml:space="preserve">hal-05298580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets de parure des dépôts de bergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Nicod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bergerie néolithique de la Grande-Rivoire à Sassenage (Isère) : deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Archives d’Écologie Préhistorique, pp.649-674, 2025, 978-2-35842-036-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets de parure de l’abri Murat, témoins de la régionalisation des styles au Magdalénien supérieur</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">CNRS. </w:t>
+                <w:t xml:space="preserve">Une sépulture de l'épigravettien terminal en plein-air à Cuges-les-Pins (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lisfranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hasler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boulestin, Bruno; Averbough, Aline; Courtaud, Patrice; Kacki, Sacha; Maureille, Bruno; Tillier, Anne-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’abri Murat (fouiLLes M. LorbLanchet) rocaMadour, Lot, france Une séquence-clé du Paléolithique final</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 45e supplément à Gallia Préhistoire, Gallia Préhistoire, pp.85-94, 2025, 978-2-271-14903-9</w:t>
+              <w:t xml:space="preserve">Dominique Henry-Gambier, itinéraires d'une paléoanthropologue, du terrain aux interprétations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Ausonius éditions, pp.159-178, 2025, Travaux d'Archéologie Funéraire Thanat'Os, 978-2356136206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298580v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sépulture de l'épigravettien terminal en plein-air à Cuges-les-Pins (Bouches-du-Rhône, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La bergerie de la Grande Rivoire : un nouvel éclairage sur les origines du pastoralisme nord-alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lisfranc</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Angelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Claud</w:t>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Hasler</w:t>
+                <w:t xml:space="preserve">Cyril Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Boulestin, Bruno; Averbough, Aline; Courtaud, Patrice; Kacki, Sacha; Maureille, Bruno; Tillier, Anne-Marie. </w:t>
+              <w:t xml:space="preserve">in P.-Y. Nicod (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dominique Henry-Gambier, itinéraires d'une paléoanthropologue, du terrain aux interprétations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, Ausonius éditions, pp.159-178, 2025, Travaux d'Archéologie Funéraire Thanat'Os, 978-2356136206</w:t>
+              <w:t xml:space="preserve">La bergerie néolithique de la Grande Rivoire à Sassenage (Isère). Deux millénaires et demi de vie pastorale dans les Alpes françaises du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, Archives d’Écologie Préhistorique, pp.709-744, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078410v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art and symbolism in the Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11864,64 +11864,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t>
@@ -11954,51 +11954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal ornaments and shell artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigne J.-D., Briois F., Guilaine J. (dir.), « Klimonas, un village néolithique pré-céramique ancien à Chypre », Gallia Préhistoire &amp; Paléorient, Supplément international 1,CNRS Éditions, Paris, 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12036,77 +12036,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkable deposits: caches and hoards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Robitaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12142,1229 +12142,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+                <w:t xml:space="preserve">Cementochronology Protocol for Selecting a Region of Interest in Zooarchaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sánchez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vuillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claire Manen. </w:t>
+              <w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dental Cementum in Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.201-214, 2022, 9781108477086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108569507.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03949036v1</w:t>
+                <w:t xml:space="preserve">hal-03502938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cementochronology Protocol for Selecting a Region of Interest in Zooarchaeology</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Stephan Naji; William Rendu; Lionel Gourichon. </w:t>
+                <w:t xml:space="preserve">Les objets de parure du Taï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Cementum in Anthropology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard). 2 volumes, 922 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.797-823, 2022, 978-2-35842-030-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502938v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets de parure du Taï</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Cauliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard). 2 volumes, 922 p.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.797-823, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.883-906, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930182v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03949050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Taï et le Néolithique du sud de la France</w:t>
+                <w:t xml:space="preserve">Sites, territoires et réseaux des communautés néolithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premières sociétés agropastorales du Languedoc méditerranéen. Le Taï (Remoulins – Gard)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d’Écologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.883-906, 2022, 978-2-35842-030-3</w:t>
+              <w:t xml:space="preserve">, pp.863-892, 2022, 978-2-35842-030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03949050v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03949036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parures en coquillages et dents travaillées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">La faute des Civilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pirenne, V. &amp; L. Quintana-Murci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 43, </w:t>
+              <w:t xml:space="preserve">Civilisations : questionner l’identité et la diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odile Jacob., p. 133-161, 2021, 9782415000301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Éditions</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/oj.piren.2021.01.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206933v1</w:t>
+                <w:t xml:space="preserve">hal-03385999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parures et objets 'symbolliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Les pratiques funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lenorzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine, François Briois et Jean-Denis Vigne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, 2021</w:t>
+              <w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.681-692, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367451v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faute des Civilisations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pirenne, V. &amp; L. Quintana-Murci. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civilisations : questionner l’identité et la diversité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.633-657, 2021, 9782271130631</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385999v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">High level connections as a key component for the rapid dispersion of the Neolithic in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Jean Guilaine, François Briois et Jean-Denis Vigne. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugo Reyes-Centeno; Katerina Harvati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ancient Connections in Eurasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kerns Verlag, pp.32-41, 2021, 978-3-935751-37-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51315/9783935751377.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02054766v1</w:t>
+                <w:t xml:space="preserve">hal-03367467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Parures et objets 'symbolliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.633-657, 2021, 9782271130631</w:t>
+              <w:t xml:space="preserve">, CNRS, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950801v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level connections as a key component for the rapid dispersion of the Neolithic in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Parures en coquillages et dents travaillées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hugo Reyes-Centeno; Katerina Harvati. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Langlais; Véronique Laroulandie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Connections in Eurasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kerns Verlag, pp.32-41, 2021, 978-3-935751-37-7. </w:t>
+              <w:t xml:space="preserve">La grotte-abri de Peyrazet (Creysse, Lot, France) au Magdalénien. Originalité fonctionnelle d’un habitat des derniers chasseurs de rennes du Quercy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-125, 2021, Gallia Prehistoire Supplément, </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51315/9783935751377.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.55870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367467v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECONSTRUCTION DES IDENTITÉS CULTURELLES AU COURS DE LA TRANSITION MÉSOLITHIQUE- NÉOLITHIQUE L'apport de la parure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hala Alarashi &amp; Rosa Maria Dessì. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ART DU PARAÎTRE : APPARENCES DE L’HUMAIN, DE LA PRÉHISTOIRE À NOS JOURS THE ART OF HUMAN APPEARANCE : FROM PREHISTORY TO THE PRESENT DAY 40e rencontres internationales d’archéologie et d’histoire de Nice Côte d’Azur Sous la direction de Hala Alarashi &amp; Rosa Maria Dessì Éditions APDCA, Nice, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions APDCA, 2020</w:t>
@@ -13393,77 +13393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coquillages marins de Praileaitz I (Deba, Gipuzkoa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte de Praileaitz I (Deba, Gipuzkoa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2530-4739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13488,51 +13488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parures des premières sociétés du Néolithique précéramique de Chypre Apport des gisements de Klimonas et de Shillourokambos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13609,64 +13609,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13725,51 +13725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse microscopique de quatre perles provenant de la tombe T. 200 (n°26) de Chagar Bazar (Syrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rot Verlee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13820,90 +13820,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réévaluation des gisements de La Borie del Rey et de Port-de-Penne : quelles perspectives pour la transition Pléistocène - Holocène dans le sud-ouest de la France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Detrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Georges Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Langlais, Mathieu and Naudinot, Nicolas and Peresani, Marco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés de l’Allerød et du Dryas récent entre Atlantique et Méditerranée</w:t>
@@ -13936,77 +13936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coquillages marins de Praileaitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Penalver, X. and Mujca, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Praileaitz I (Deba, Gipuzkoa). Niveles Epipaleoliticos y Magdalenienses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Aranzadi, pp.26, 2014, Memoria</w:t>
@@ -14048,90 +14048,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cottés (Vienne). Nouveaux travaux sur l'un des gisements de référence pour la transition Paléolithique moyen/supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Soressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Buisson-Catil, Jérôme Primault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire entre Vienne et Charente - Hommes et sociétés du Paléolithique</w:t>
@@ -14164,77 +14164,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los objetos de adorno personal asociados al esqueleto mesolítico Braña-2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidal EncinasJM, Encina Prada Marco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los hombres mesolíticos de la Cueva de la Braña-Arintero (Valdeugueros, León)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museo de Leon, pp.62-81, 2010</w:t>
@@ -14276,77 +14276,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Pierre-de-Maillé, Les Cottés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Soressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranta Pasquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14631,64 +14631,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la découverte de la plus ancienne sépulture africaine datant de 78 000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Africa Pitarch Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14921,103 +14921,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouilles programmées 2021. Synthèse triennale 2017-2021 et perspectives pour la triennale 2022-2024. L’abri Malaurie (Rocamadour, Lot) : Un gisement éponyme revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Occitanie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15069,51 +15069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fourloubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15409,51 +15409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note préliminaire concernant les perles en os découvertes en 2015 à Maldidier, in Boudadi-Maligne M. et al., Grotte du maldidier (La Roque-Gageac, Dordogne), Fouille programmée pluriannuelle 2014-2016, rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15520,51 +15520,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parure : traceur de la géographie culturelle et des dynamiques de peuplement au passage Mésolithique-Néolithique en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Sciences et Technologies - Bordeaux I, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15681,51 +15681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB763A22"/>
+    <w:nsid w:val="24411EDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15912,51 +15912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rigaud-solange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9108-200X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158929144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05375065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Baker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323148" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Courtenay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01803-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234997v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#8217;errico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02786-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny P. Rybin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina M. Khatsenovich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea H. Paine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36140-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saltanat Alisher Kyzy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;hara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Man-Estier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6307" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shnaider Svetlana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Kyzy Saltanat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yanina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujilova Alexandra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100318" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvaro Gallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03457-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0179" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15129" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilkinson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5557" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Rasilla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Duarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Sanchis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ca&#241;averas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102198" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279378v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Shirvani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-019-09133-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001757v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roussel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50647-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Garc&#237;a Mart&#237;nez de Lagr&#225;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196488" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveta Shnayder" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17746/2658-6193.2018.24.184-189" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020923v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gutierrez-Zugasti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guti&#233;rrez-Zugasti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhaeren Marian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121166" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180659v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#241;alberd Xavier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVQ86FGH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260965v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Bourdon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-013-0169-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260967v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14362" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antunes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2013n2a2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659477v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00681311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soussignan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jiang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Royet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291709990377" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4P4QK8N9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neumann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.07.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHXJXMK2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173046v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferretti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Siyanko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sengel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valenza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoffmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sodini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laigle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20040459" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vildeuil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1445494" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324066v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhayem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20020063" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324033v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delseny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20020330" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eya'A" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1343517" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249045v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villemain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993242" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815024v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosnes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Quintrec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ren&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gendre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248599v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouskov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perotin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaienza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991139" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torbati" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poirier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002106034900" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4922AA237D5506225F8C6A2D13EEB913A5C564FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019840019011094500" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FD6769983D82E8988FDF9DE3D38980975FD63F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898196v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serog" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Touboul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lopez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01980001505093700" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4128E81F218B5B9B5495215A4724D58DC8871CA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mathieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paramelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323281v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Manifacier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1101(71)90188-2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R27J8H9F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844671v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677692v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=louise derbord" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Doubercourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377136v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475421v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Geis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362909v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281183v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885017v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Little" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140076v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shnaider" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berezina" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091304v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980924v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007451v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Naji" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104174v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998035v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195134v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matiolli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicoloso" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinness" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104172v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834169v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066703v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hoffmann" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066811v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2003.1256870" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439256v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contaret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298580v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078410v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-99931-1.00242-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240217v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180630v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240240v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robitaille" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502938v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108569507.013" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930182v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367451v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385999v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.piren.2021.01.0133" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054766v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haye" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/27667/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367467v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51315/9783935751377.004" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995519v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perl&#232;s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997992v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902972v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998063v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rot Verlee" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839901v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592487v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524635v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592501v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329863v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alab&#233;dra" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382951v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925442v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925454v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028463v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00668694v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rigaud-solange" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9108-200X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158929144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05375065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154t8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Baker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban &#193;lvarez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323148" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Courtenay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01803-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234997v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#8217;errico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02786-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny P. Rybin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina M. Khatsenovich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea H. Paine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36140-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saltanat Alisher Kyzy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley H. Ambrose" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0289" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;hara" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Man-Estier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.185" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Madelaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7180" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shnaider Svetlana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Kyzy Saltanat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yanina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujilova Alexandra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100318" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Martin&#243;n-Torres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Santos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvaro Gallo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Amano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03457-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2020-0179" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2020.15129" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Astruc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1695" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254215v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Wilkinson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barrett" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.5557" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de La Rasilla" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Duarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Sanchis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Ca&#241;averas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102198" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50647-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Shirvani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-019-09133-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveta Shnayder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17746/2658-6193.2018.24.184-189" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902971v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Garc&#237;a Mart&#237;nez de Lagr&#225;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196488" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020923v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gutierrez-Zugasti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guti&#233;rrez-Zugasti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koren Abanozian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#241;alberd Xavier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.10.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVQ86FGH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhaeren Marian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0121166" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Bourdon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-013-0169-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260965v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260967v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Primault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14362" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antunes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2013n2a2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659477v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842988v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646341v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659479v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00681311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soussignan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jiang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rigaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Royet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291709990377" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4P4QK8N9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349595v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Neumann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.07.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHXJXMK2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00173046v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferretti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Siyanko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sengel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valenza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoffmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sodini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laigle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20040459" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vildeuil" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1445494" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324066v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhayem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20020063" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324033v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jarrix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delseny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-cds:20020330" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eya'A" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1343517" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249045v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villemain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993242" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248599v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouskov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perotin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaienza" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991139" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815024v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosnes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Quintrec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ren&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Gendre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Torbati" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poirier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002106034900" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4922AA237D5506225F8C6A2D13EEB913A5C564FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:019840019011094500" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FD6769983D82E8988FDF9DE3D38980975FD63F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898196v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cerf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serog" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00244808v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Touboul" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lopez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecoy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01980001505093700" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4128E81F218B5B9B5495215A4724D58DC8871CA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024067v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mathieu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paramelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323281v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fillard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Manifacier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0038-1101(71)90188-2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R27J8H9F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844671v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677692v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=louise derbord" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Doubercourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377136v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475421v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Geis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377130v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Africa Pitarch Mart&#237;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02362909v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140076v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shnaider" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berezina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buzhilova" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998003v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885067v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Little" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091304v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885017v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980924v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007451v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Naji" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998035v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104174v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195134v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matiolli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicoloso" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinness" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pubert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104172v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834169v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836149v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197326v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439256v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contaret" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066811v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2003.1256870" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hoffmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425747v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bachellerie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298580v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445939v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078410v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05536020v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Nicod" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588189v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-99931-1.00242-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240217v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hadad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180630v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240240v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Robitaille" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502938v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108569507.013" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930182v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949050v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=les-premieres-societes-agropastorales-du-languedoc-mediterraneen-le-tai-remoulins-gard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03949036v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385999v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.piren.2021.01.0133" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054766v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haye" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/27667/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367467v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51315/9783935751377.004" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367451v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995519v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perl&#232;s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997992v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902972v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998063v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rot Verlee" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197320v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839901v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592487v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524635v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592501v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329863v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alab&#233;dra" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Obregon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Nallatamby" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prigent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camiade" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382951v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134201v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925442v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925454v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028463v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00668694v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>