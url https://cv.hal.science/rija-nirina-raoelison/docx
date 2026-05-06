--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -100,485 +100,485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three-Dimensional Damaged Region Contour Extraction Approach for Cold Spray Repair</w:t>
+                <w:t xml:space="preserve">Additive manufacturing of Al thick wall using high-pressure cold spraying: issues of porosity and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Huang</w:t>
+                <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbo Li</w:t>
+                <w:t xml:space="preserve">Wembo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Verdy</w:t>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (4), pp.858-868. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (7-8), pp.3389-3413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-024-01754-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-13528-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507773v1</w:t>
+                <w:t xml:space="preserve">hal-05507753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of Al thick wall using high-pressure cold spraying: issues of porosity and mechanical properties</w:t>
+                <w:t xml:space="preserve">A novel in-situ synthesized bioactive TaZrTi alloy by high energy laser beam for total knee arthroplasty application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sokore</w:t>
+                <w:t xml:space="preserve">Jichang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wembo Li</w:t>
+                <w:t xml:space="preserve">Fei Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongjian Wu</w:t>
+                <w:t xml:space="preserve">Yunbo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihao Deng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-13528-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 972, pp.172750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507753v1</w:t>
+                <w:t xml:space="preserve">hal-04505943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel in-situ synthesized bioactive TaZrTi alloy by high energy laser beam for total knee arthroplasty application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Three-Dimensional Damaged Region Contour Extraction Approach for Cold Spray Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Xing</w:t>
+                <w:t xml:space="preserve">Fei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunbo Zhang</w:t>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingyu Liu</w:t>
+                <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Kang</w:t>
+                <w:t xml:space="preserve">Christophe Verdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 972, pp.172750. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (4), pp.858-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-024-01754-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505943v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic implementation of path design for spray deposition: Programming schemes, processing and characterization for cold spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lewke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,455 +636,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General-purpose numerical deposition modeling methodology based on mesh geometry reconstruction strategy in cold spray additive manufacturing system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study on the in situ strengthening and toughening mechanism of H13 tool steel/WC-12Co composite using laser-based directed energy deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sokore</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jichang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rachik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129563⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 266, pp.111011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.111011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507785v1</w:t>
+                <w:t xml:space="preserve">hal-04505965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the in situ strengthening and toughening mechanism of H13 tool steel/WC-12Co composite using laser-based directed energy deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic segregation in H13 steel molten pool during laser remelting: A combined influence of Marangoni convection and oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jichang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunbo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Shou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.111011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 316, pp.117956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2023.117956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505965v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic segregation in H13 steel molten pool during laser remelting: A combined influence of Marangoni convection and oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jichang Xie</w:t>
+                <w:t xml:space="preserve">General-purpose numerical deposition modeling methodology based on mesh geometry reconstruction strategy in cold spray additive manufacturing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sokore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wan Shou</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 316, pp.117956. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 464, pp.129563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2023.117956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505971v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-flight temperature of solid micrometric powders during cold spray additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Guéchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1261,51 +1261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new nature of microporous architecture with hierarchical porosity and membrane template via high strain rate collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jishuai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1542,90 +1542,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the influence of fieldshaper material on magnetic pulse welded interface of Al/Cu joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jishuai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaneshan Sapanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rachik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29, pp.337-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1691,90 +1691,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Treatment Effects on Structural and Mechanical Features of Cold Sprayed 3D Aluminium Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Milan, France. pp.724-731, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1808,90 +1808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Pore Formation during the Cold Spray Additive Manufacturing of a Bulk Aluminum Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Milan, France. pp.743-750, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2072,260 +2072,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled thermoplastic reinforced agricultural wastes</w:t>
+                <w:t xml:space="preserve">Optimisation of the properties of flax fibers reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Aghahadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national des Matériaux</w:t>
+              <w:t xml:space="preserve">Congrès national Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159623v1</w:t>
+                <w:t xml:space="preserve">hal-03159626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the properties of flax fibers reinforced composites</w:t>
+                <w:t xml:space="preserve">Recycled thermoplastic reinforced agricultural wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Aghahadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national Matériaux</w:t>
+              <w:t xml:space="preserve">Congrès national des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159626v1</w:t>
+                <w:t xml:space="preserve">hal-03159623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of bio-sourced composites properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Aghahadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,51 +2402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural waste as fillers in recycled polymer materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Aghahadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,90 +2654,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold Spraying of 3D Parts – Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2953,51 +2953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nirina Raoelison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01754-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sokore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wembo Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13528-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichang Xie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Xing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Kang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172750" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowu Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lewke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129368" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Shou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.117956" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Gu&#233;chi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essol&#233; Padayodi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106422" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Raoelison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L Koithara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118894" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishuai Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaneshan Sapanathan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essole Padayodi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100205" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sapanathan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.04.094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.146" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0724" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0743" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aghahadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abboudi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahdjoub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sagot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pouvreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003213185-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sokore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wembo Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13528-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichang Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Xing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Kang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nirina Raoelison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01754-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowu Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lewke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129368" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Shou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.117956" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129563" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Gu&#233;chi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essol&#233; Padayodi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106422" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Raoelison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L Koithara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118894" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishuai Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaneshan Sapanathan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essole Padayodi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100205" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sapanathan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.04.094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.146" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0724" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0743" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aghahadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abboudi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159623v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahdjoub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sagot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pouvreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003213185-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>