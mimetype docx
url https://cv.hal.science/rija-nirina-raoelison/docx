--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -100,485 +100,485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of Al thick wall using high-pressure cold spraying: issues of porosity and mechanical properties</w:t>
+                <w:t xml:space="preserve">A Three-Dimensional Damaged Region Contour Extraction Approach for Cold Spray Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sokore</w:t>
+                <w:t xml:space="preserve">Fei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wembo Li</w:t>
+                <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongjian Wu</w:t>
+                <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihao Deng</w:t>
+                <w:t xml:space="preserve">Christophe Verdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (7-8), pp.3389-3413. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (4), pp.858-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-13528-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11666-024-01754-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507753v1</w:t>
+                <w:t xml:space="preserve">hal-05507773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel in-situ synthesized bioactive TaZrTi alloy by high energy laser beam for total knee arthroplasty application</w:t>
+                <w:t xml:space="preserve">Additive manufacturing of Al thick wall using high-pressure cold spraying: issues of porosity and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jichang Xie</w:t>
+                <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Xing</w:t>
+                <w:t xml:space="preserve">Wembo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunbo Zhang</w:t>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingyu Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nan Kang</w:t>
+                <w:t xml:space="preserve">Sihao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172750⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (7-8), pp.3389-3413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-13528-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505943v1</w:t>
+                <w:t xml:space="preserve">hal-05507753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three-Dimensional Damaged Region Contour Extraction Approach for Cold Spray Repair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel in-situ synthesized bioactive TaZrTi alloy by high energy laser beam for total knee arthroplasty application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jichang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Huang</w:t>
+                <w:t xml:space="preserve">Fei Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbo Li</w:t>
+                <w:t xml:space="preserve">Yunbo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
+                <w:t xml:space="preserve">Xingyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Verdy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
+                <w:t xml:space="preserve">Nan Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (4), pp.858-868. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 972, pp.172750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-024-01754-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507773v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic implementation of path design for spray deposition: Programming schemes, processing and characterization for cold spraying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaowu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lewke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,77 +642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the in situ strengthening and toughening mechanism of H13 tool steel/WC-12Co composite using laser-based directed energy deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jichang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,77 +772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic segregation in H13 steel molten pool during laser remelting: A combined influence of Marangoni convection and oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jichang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunbo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -906,90 +906,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General-purpose numerical deposition modeling methodology based on mesh geometry reconstruction strategy in cold spray additive manufacturing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sokore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1040,51 +1040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-flight temperature of solid micrometric powders during cold spray additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rabie Guéchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1261,51 +1261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new nature of microporous architecture with hierarchical porosity and membrane template via high strain rate collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jishuai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1542,51 +1542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the influence of fieldshaper material on magnetic pulse welded interface of Al/Cu joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jishuai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaneshan Sapanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,90 +1691,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Treatment Effects on Structural and Mechanical Features of Cold Sprayed 3D Aluminium Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Milan, France. pp.724-731, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1808,90 +1808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Pore Formation during the Cold Spray Additive Manufacturing of a Bulk Aluminum Part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sokore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Milan, France. pp.743-750, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2072,260 +2072,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the properties of flax fibers reinforced composites</w:t>
+                <w:t xml:space="preserve">Recycled thermoplastic reinforced agricultural wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Aghahadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national Matériaux</w:t>
+              <w:t xml:space="preserve">Congrès national des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159626v1</w:t>
+                <w:t xml:space="preserve">hal-03159623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled thermoplastic reinforced agricultural wastes</w:t>
+                <w:t xml:space="preserve">Optimisation of the properties of flax fibers reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Aghahadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national des Matériaux</w:t>
+              <w:t xml:space="preserve">Congrès national Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159623v1</w:t>
+                <w:t xml:space="preserve">hal-03159626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of bio-sourced composites properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Aghahadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,51 +2402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural waste as fillers in recycled polymer materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Aghahadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,90 +2654,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold Spraying of 3D Parts – Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongjian Wu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rija Nirina Raoelison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicha Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2953,51 +2953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sokore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wembo Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13528-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichang Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Xing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Kang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507773v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nirina Raoelison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01754-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowu Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lewke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129368" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Shou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.117956" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129563" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Gu&#233;chi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essol&#233; Padayodi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106422" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Raoelison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L Koithara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118894" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishuai Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaneshan Sapanathan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essole Padayodi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100205" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sapanathan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.04.094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.146" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0724" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0743" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aghahadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abboudi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159623v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahdjoub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sagot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pouvreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003213185-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Nirina Raoelison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01754-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sokore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wembo Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihao Deng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13528-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jichang Xie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Xing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Kang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172750" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaowu Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lewke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rija Raoelison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129368" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Mazeran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rachik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Shou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.117956" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129563" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabie Gu&#233;chi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essol&#233; Padayodi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106422" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Raoelison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L Koithara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118894" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishuai Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaneshan Sapanathan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essole Padayodi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buiron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100205" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sapanathan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.04.094" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.02.146" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0724" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2024p0743" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aghahadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abboudi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahdjoub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sagot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pouvreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicha Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003213185-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>