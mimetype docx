--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Zoé Rillon-Marne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicalités contemporaines de la chanson de geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Faire vivre la chanson de geste, poumon de la littérature médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Justine Dockx, Nov 2024, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04821881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réappropriations contemporaines des corpus chantés du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christelle Chailllou; Anne-Zoé Rillon-Marne; Oreste Floquet, Sep 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04822373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmina burana versus Notre-Dame : une approche philologique et musicale des conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès international franco-italien « Qui dit tradition dit faute ? » La faute dans les corpus chantés du Moyen Âge et de la Renaissance Philologie et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Pratique des Hautes Études, Université de Pavie; Centre d’Études Supérieures de Civilisation médiévale de Poitiers; Centre d’Études Médiévales de Montpellier, May 2017, Saint-Guilhem-le-Désert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pausa vel tractus : Ponctuation, respiration et silence dans les sources de lyrique latine parisienne au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRPHLL; CESCM, Apr 2014, Pau, France. pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunter et créer : quelques réflexions sur le 'contrafactum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jul 2011, Poitiers, France. pp.91-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01288802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et poésie. Dans les conduits dialogués de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. pp.329-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriations contemporaines des répertoires chantés du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreste Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quomodo cantabimus ? Pouvoirs de la voix chez Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 627, pp.53-68, 2018, La voix à l’époque romane. Actes du 26e colloque international d’art roman (Issoire, 21-22 octobre 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste de la main, mouvement de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Deschamps-Dercheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation externe section musique - Rapport du jury de la session 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petrali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Louka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demeilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Éducation nationale. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Caïn et Abel » (Scarlatti), « Abraham » (Charpentier), « Jephté » (Carissimi), « Daniel » (Carissimi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Évangile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.13-20, 24-29, 39-44, 67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary C. Caldwell, Devotional Refrains in Medieval Latin Song (Cambridge, Cambridge University Press, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (2), pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossi MOREY, Liturgy and Sequences of the Sainte-Chapelle. Music, Relics, and Sacral Kingship in Thirteenth-Century France (Turnhout, Brepols, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (1), pp.176-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belshazzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Évangile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lire la Bible avec Haendel, Supplément n° 194, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmina Burana versus Notre-Dame : à propos de la tradition manuscrite de quelques conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmina burana versus Notre-Dame : à propos de la transmission manuscrite de quelques conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark EVERIST, Discovering Medieval Song, Latin Poetry and Music in the Conductus (Cambridge, Cambridge University Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.525-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Clément. Le Processionnal en Aquitaine, IXe-XIIIe siècle. Genèse d’un livre et d’un répertoire. Paris : Classiques Garnier, 2017. 319 p. + CD-ROM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (1), pp.182-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared C. HARTT, A Critical Companion to Medieval Motets (Woodbridge, Boydell & Brewer, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (2), pp.480-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exultemus sobrie : gestualité et rythmique des rondeaux latins du manuscrit de Florence (Pluteus 29.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire d’une chanson perdue : les enjeux de l’interprétation des Carmina Burana à travers l’exemple de Fas et nefas ambulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.141-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ode au moyen âge, une lyricité en sommeil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEROME DE MORAVIE, Tractatus de musica, éd. Guy Lobrichon et Christian Meyer, Turnhout, Brepols (Corpus Christianorum 250)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3-4), pp.825-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le frontispice du manuscrit de Florence, une introduction aux proportions musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymatheia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les cahiers des Journées de musiques anciennes de Vanves, colloque 2014, 1, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. LOEWEN, Music in Early Franciscan Thought (Leiden, Brill, 2013), Études franciscaines, 7/2 (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.425-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre action et spéculation, les savoir-faire d’un poète-compositeur dans les milieux scolaires parisiens du début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CIRHiLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.219-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie latine et composition musicale dans la polyphonie de l’ars antiqua : l’exemple du conduit Cum animadverterem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agrégation 2015 Revue. Les polyphonies de l'Ars Antiqua. L'ethnomusicologie en France 1920-1980, 75 (4), pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique comme outil didactique dans la lyrique latine (XIIe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La volonté didactique dans la littérature médiévale, 30 (2), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/bdba.811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre Dame Conductus and the Renewal of Speech at the Turn of the 12th and 13th Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica disciplina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.265-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour la conduite des âmes : la composition poétique et musicale des &amp;lt;i&amp;gt;Conductus&amp;lt;/i&amp;gt; parisiens au début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hagiographie et réforme dans l'Occident latin (VIe-XIIIe siècle), 62, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.6729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la notion de nouveauté en musique : l’ Ars nova en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de style http://www.unicaen.fr/services/puc/revues/thl/questionsdestyle/, PUC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La Question de la nouveauté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre conduits et sermons, variation autour de l’image du christi clavus chez Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.99-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composers in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Saint-Cricq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boydell &amp; Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Studies in Medieval and Renaissance Music, 9781837650354 (hardcover) ; 9781805434726 (PDF) ; 9781805435792 (ePub)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philologie et Musicologie Des sources à l’interprétation poético-musicale (XIIe-XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Chaillou-Amadieu, Oreste Floquet, Marco Grimaldi. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, 337 p., 2019, Musicologie, 978-2-406-08170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02443885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Noces de Philologie et Musicologie. Textes et musiques du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 569 p., 2018, Civilisation médiévale, 978-2-406-06208-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noces de Philologie et Musicologie : textes et musique au Moyen-Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 281 p., pp.569, 2017, Rencontres, 978-2-406-06208-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe le Chancelier prédicateur, théologien et poète parisien du début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bibliothèque d'histoire culturelle du Moyen Âge, 978-2-503-57628-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo considera : la pastorale de Philippe le chancelier. Une étude des conduits monodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, pp.370, 2012, Studia artistarum, ISSN : 2032-1252 ; 34, O. Weijers; L. Holtz, 978-2-503-54466-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rondeaux latins du manuscrit de Florence (Pluteus 29.1) : clercs en mouvement et mutations de l’Église au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Dickson; V. Dominguez-Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre en mouvement de l’Antiquité au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.311-324, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes l'intertextualité biblique dans la lyrique latine des conduits (fin XIIe-XIIIème.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Brepols, pp.284-300, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductus sine musica : Some Thoughts on the Poetic Sources of the Latin Songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars antiqua~: Music and Culture in Europe, c.~1050-1330</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.205-226, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à Saint-Martial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chefs-d'oeuvre romans de Saint-Martial de Limoges. Catalogue d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts, pp.93-105, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductus sine musica : Some Thoughts on the Poetic Sources of the Latin Songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gregorio Bevilacqua; Thomas B. Payne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars antiqua : Music and Culture in Europe, c. 1050-1330</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.205-226, 2020, Speculum musicae, 978-2-503-59099-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes l’intertextualité biblique dans la lyrique latine des conduits (fin XIIe-XIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Simonin; Caroline De Barrau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formule au Moyen Âge III / Formulas in Medieval Culture III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.284-300, 2020, Artem, 978-2-503-58919-0 (papier) ; 978-2-503-58920-6 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à Saint-Martial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Denoël; Alain-Charles Dionnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chefs-d’œuvre romans de Saint-Martial de Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.93-105, 2019, 978-94-6161-556-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images pour l'œil et pour l'oreille au service de la méditation monastique. Le Lignum vitae de Bonaventure dans le manuscrit Darmstadt 2777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Cazaux-Kowalski; Christelle Chaillou-Amadieu; Anne-Zoé Rillon-Marne; Fabio Zinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les noces de Philologie et Musicologie : textes et musique au Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 281, Classiques Garnier, pp.499-525, 2018, Série Civilisation médiévale, Rencontres, 978-2-406-06208-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notation musicale à l’épreuve du temps : le rythme des conduits dans le Roman de Fauvel (BnF, fr. 146)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Bourgain; Jean-Yves Tilliette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens du temps : actes du VIIe Congrès du Comité International de Latin Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.791-807, 2017, Rayon Histoire de la Librairie Droz, 978-2-600-04752-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la poésie et la musique au Moyen Âge : un manuscrit carolingien et son paratexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Huneau; Nathalie Le Luel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre d’art dans le discours : signe, forme, projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-32, 2017, 978-27-521-0320-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources de la lyrique de Philippe le Chancelier : une approche pragmatique des « collections » dédiées au corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Dahan; Anne-Zoé Rillon-Marne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe le Chancelier : prédicateur, théologien et poète parisien du début du XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.229-263, 2017, Bibliothèque d'histoire culturelle du Moyen-Âge, 978-2-503-57628-2 (papier) ; 978-2-503-57629-9 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pausa vel tractus, ponctuation, respiration et silence dans les sources de lyrique latine parisienne du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Fasseur; Cécile Rochelois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponctuer l’œuvre médiévale. Des signes au sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.183-200, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux séquences liturgiques sur les noms divins : Christe salvator et Alma chorus domini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Boulnois; Brigitte Tambrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les noms divins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.243-262, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de l'anonymat : la création musicale au XIIIe siècle et la notion de compositeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Douchet; Valérie Naudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anonymat de l'œuvre dans la littérature et les arts au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.91-110, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunter et créer : quelques réflexions sur le contrafactum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Andrault-Schmitt; Edina Bozoky; Stephen Morrison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des nains ou des géants ? Emprunter et créer au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2015, Culture &amp; société médiévales, 978-2-503-55518-8 (papier) ; 978-2-503-56208-7 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viderunt omnes... la musique à l'épreuve de l'œil dans un manuscrit musical du XIIIe siècle (Florence, Pluteus 29.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Zamour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique au risque des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.84-105, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication, poésie et musique : la dimension sonore dans l'œuvre de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Bouhaïk-Girones; Marie-Anne Polo de Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédication et performance du XIIe au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.47-70, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique et les débuts de l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Weijers; Jacques Verger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l'enseignement universitaire à Paris (1200-1245 environ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.373-386, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition musicale et exégèse biblique au début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Noblesse-Rocher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études d’exégèse médiévale offertes à Gilbert Dahan par ses élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition musicale et exégèse biblique au début du XIIIe siècle : une lecture du corpus poético-musicale de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Noblesse-Rocher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes d'exégèse médiévale offertes à Gilbert Dahan par ses élèves.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.109-128, 2012, Bibliothèque de l'Ecole des Hautes Etudes, Sciences religieuses ; 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et poésie dans les conduits dialogués de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Polo de Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes dialoguées dans la littérature exemplaire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.329-355, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Langton et la musique : implications musicales dans la prédication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Jacques Bataillon; Nicole Bériou; Gilbert Dahan; Ricardo Quinto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étienne Langton, prédicateur, bibliste et théologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.467-484, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convaincre et émouvoir : les conduits monodiques de Philippe le Chancelier, un médium pour la prédication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cullin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Place de la musique dans la culture médiévale Actes du Colloque Singer-Polignac le mercredi 25 octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.99-113, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Bible and Its Reception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux séquences liturgiques sur les noms divins : Christe salvator et Alma chorus domini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01018754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Zoé Rillon-Marne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicalités contemporaines de la chanson de geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Faire vivre la chanson de geste, poumon de la littérature médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Justine Dockx, Nov 2024, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04821881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réappropriations contemporaines des corpus chantés du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christelle Chailllou; Anne-Zoé Rillon-Marne; Oreste Floquet, Sep 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04822373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmina burana versus Notre-Dame : une approche philologique et musicale des conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès international franco-italien « Qui dit tradition dit faute ? » La faute dans les corpus chantés du Moyen Âge et de la Renaissance Philologie et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Pratique des Hautes Études, Université de Pavie; Centre d’Études Supérieures de Civilisation médiévale de Poitiers; Centre d’Études Médiévales de Montpellier, May 2017, Saint-Guilhem-le-Désert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pausa vel tractus : Ponctuation, respiration et silence dans les sources de lyrique latine parisienne au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRPHLL; CESCM, Apr 2014, Pau, France. pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunter et créer : quelques réflexions sur le 'contrafactum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jul 2011, Poitiers, France. pp.91-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01288802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et poésie. Dans les conduits dialogués de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. pp.329-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriations contemporaines des répertoires chantés du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreste Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quomodo cantabimus ? Pouvoirs de la voix chez Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 627, pp.53-68, 2018, La voix à l’époque romane. Actes du 26e colloque international d’art roman (Issoire, 21-22 octobre 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste de la main, mouvement de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Deschamps-Dercheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation externe section musique - Rapport du jury de la session 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petrali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Louka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demeilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Éducation nationale. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Caïn et Abel » (Scarlatti), « Abraham » (Charpentier), « Jephté » (Carissimi), « Daniel » (Carissimi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Évangile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.13-20, 24-29, 39-44, 67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary C. Caldwell, Devotional Refrains in Medieval Latin Song (Cambridge, Cambridge University Press, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (2), pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossi MOREY, Liturgy and Sequences of the Sainte-Chapelle. Music, Relics, and Sacral Kingship in Thirteenth-Century France (Turnhout, Brepols, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (1), pp.176-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belshazzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Évangile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lire la Bible avec Haendel, Supplément n° 194, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmina Burana versus Notre-Dame : à propos de la tradition manuscrite de quelques conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmina burana versus Notre-Dame : à propos de la transmission manuscrite de quelques conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark EVERIST, Discovering Medieval Song, Latin Poetry and Music in the Conductus (Cambridge, Cambridge University Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.525-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Clément. Le Processionnal en Aquitaine, IXe-XIIIe siècle. Genèse d’un livre et d’un répertoire. Paris : Classiques Garnier, 2017. 319 p. + CD-ROM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (1), pp.182-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared C. HARTT, A Critical Companion to Medieval Motets (Woodbridge, Boydell & Brewer, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (2), pp.480-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exultemus sobrie : gestualité et rythmique des rondeaux latins du manuscrit de Florence (Pluteus 29.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire d’une chanson perdue : les enjeux de l’interprétation des Carmina Burana à travers l’exemple de Fas et nefas ambulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.141-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ode au moyen âge, une lyricité en sommeil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEROME DE MORAVIE, Tractatus de musica, éd. Guy Lobrichon et Christian Meyer, Turnhout, Brepols (Corpus Christianorum 250)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3-4), pp.825-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le frontispice du manuscrit de Florence, une introduction aux proportions musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymatheia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les cahiers des Journées de musiques anciennes de Vanves, colloque 2014, 1, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. LOEWEN, Music in Early Franciscan Thought (Leiden, Brill, 2013), Études franciscaines, 7/2 (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.425-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre action et spéculation, les savoir-faire d’un poète-compositeur dans les milieux scolaires parisiens du début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CIRHiLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.219-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie latine et composition musicale dans la polyphonie de l’ars antiqua : l’exemple du conduit Cum animadverterem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agrégation 2015 Revue. Les polyphonies de l'Ars Antiqua. L'ethnomusicologie en France 1920-1980, 75 (4), pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique comme outil didactique dans la lyrique latine (XIIe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La volonté didactique dans la littérature médiévale, 30 (2), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/bdba.811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre Dame Conductus and the Renewal of Speech at the Turn of the 12th and 13th Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica disciplina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.265-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour la conduite des âmes : la composition poétique et musicale des &amp;lt;i&amp;gt;Conductus&amp;lt;/i&amp;gt; parisiens au début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hagiographie et réforme dans l'Occident latin (VIe-XIIIe siècle), 62, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.6729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la notion de nouveauté en musique : l’ Ars nova en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de style http://www.unicaen.fr/services/puc/revues/thl/questionsdestyle/, PUC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La Question de la nouveauté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre conduits et sermons, variation autour de l’image du christi clavus chez Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.99-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composers in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Saint-Cricq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boydell &amp; Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Studies in Medieval and Renaissance Music, 9781837650354 (hardcover) ; 9781805434726 (PDF) ; 9781805435792 (ePub)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philologie et Musicologie Des sources à l’interprétation poético-musicale (XIIe-XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Chaillou-Amadieu, Oreste Floquet, Marco Grimaldi. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, 337 p., 2019, Musicologie, 978-2-406-08170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02443885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Noces de Philologie et Musicologie. Textes et musiques du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 569 p., 2018, Civilisation médiévale, 978-2-406-06208-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noces de Philologie et Musicologie : textes et musique au Moyen-Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 281 p., pp.569, 2017, Rencontres, 978-2-406-06208-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe le Chancelier prédicateur, théologien et poète parisien du début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bibliothèque d'histoire culturelle du Moyen Âge, 978-2-503-57628-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo considera : la pastorale de Philippe le chancelier. Une étude des conduits monodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, pp.370, 2012, Studia artistarum, ISSN : 2032-1252 ; 34, O. Weijers; L. Holtz, 978-2-503-54466-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rondeaux latins du manuscrit de Florence (Pluteus 29.1) : clercs en mouvement et mutations de l’Église au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Dickson; V. Dominguez-Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre en mouvement de l’Antiquité au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.311-324, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes l'intertextualité biblique dans la lyrique latine des conduits (fin XIIe-XIIIème.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Brepols, pp.284-300, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à Saint-Martial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chefs-d'oeuvre romans de Saint-Martial de Limoges. Catalogue d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts, pp.93-105, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductus sine musica : Some Thoughts on the Poetic Sources of the Latin Songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars antiqua~: Music and Culture in Europe, c.~1050-1330</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.205-226, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductus sine musica : Some Thoughts on the Poetic Sources of the Latin Songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gregorio Bevilacqua; Thomas B. Payne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars antiqua : Music and Culture in Europe, c. 1050-1330</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.205-226, 2020, Speculum musicae, 978-2-503-59099-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes l’intertextualité biblique dans la lyrique latine des conduits (fin XIIe-XIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Simonin; Caroline De Barrau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formule au Moyen Âge III / Formulas in Medieval Culture III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.284-300, 2020, Artem, 978-2-503-58919-0 (papier) ; 978-2-503-58920-6 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à Saint-Martial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Denoël; Alain-Charles Dionnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chefs-d’œuvre romans de Saint-Martial de Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.93-105, 2019, 978-94-6161-556-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images pour l'œil et pour l'oreille au service de la méditation monastique. Le Lignum vitae de Bonaventure dans le manuscrit Darmstadt 2777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Cazaux-Kowalski; Christelle Chaillou-Amadieu; Anne-Zoé Rillon-Marne; Fabio Zinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les noces de Philologie et Musicologie : textes et musique au Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 281, Classiques Garnier, pp.499-525, 2018, Série Civilisation médiévale, Rencontres, 978-2-406-06208-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notation musicale à l’épreuve du temps : le rythme des conduits dans le Roman de Fauvel (BnF, fr. 146)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Bourgain; Jean-Yves Tilliette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens du temps : actes du VIIe Congrès du Comité International de Latin Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.791-807, 2017, Rayon Histoire de la Librairie Droz, 978-2-600-04752-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la poésie et la musique au Moyen Âge : un manuscrit carolingien et son paratexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Huneau; Nathalie Le Luel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre d’art dans le discours : signe, forme, projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-32, 2017, 978-27-521-0320-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources de la lyrique de Philippe le Chancelier : une approche pragmatique des « collections » dédiées au corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Dahan; Anne-Zoé Rillon-Marne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe le Chancelier : prédicateur, théologien et poète parisien du début du XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.229-263, 2017, Bibliothèque d'histoire culturelle du Moyen-Âge, 978-2-503-57628-2 (papier) ; 978-2-503-57629-9 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pausa vel tractus, ponctuation, respiration et silence dans les sources de lyrique latine parisienne du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Fasseur; Cécile Rochelois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponctuer l’œuvre médiévale. Des signes au sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.183-200, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux séquences liturgiques sur les noms divins : Christe salvator et Alma chorus domini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Boulnois; Brigitte Tambrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les noms divins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.243-262, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de l'anonymat : la création musicale au XIIIe siècle et la notion de compositeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Douchet; Valérie Naudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anonymat de l'œuvre dans la littérature et les arts au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.91-110, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunter et créer : quelques réflexions sur le contrafactum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Andrault-Schmitt; Edina Bozoky; Stephen Morrison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des nains ou des géants ? Emprunter et créer au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2015, Culture &amp; société médiévales, 978-2-503-55518-8 (papier) ; 978-2-503-56208-7 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viderunt omnes... la musique à l'épreuve de l'œil dans un manuscrit musical du XIIIe siècle (Florence, Pluteus 29.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Zamour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique au risque des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.84-105, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication, poésie et musique : la dimension sonore dans l'œuvre de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Bouhaïk-Girones; Marie-Anne Polo de Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédication et performance du XIIe au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.47-70, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique et les débuts de l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Weijers; Jacques Verger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l'enseignement universitaire à Paris (1200-1245 environ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.373-386, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition musicale et exégèse biblique au début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Noblesse-Rocher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études d’exégèse médiévale offertes à Gilbert Dahan par ses élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition musicale et exégèse biblique au début du XIIIe siècle : une lecture du corpus poético-musicale de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Noblesse-Rocher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes d'exégèse médiévale offertes à Gilbert Dahan par ses élèves.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.109-128, 2012, Bibliothèque de l'Ecole des Hautes Etudes, Sciences religieuses ; 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et poésie dans les conduits dialogués de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Polo de Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes dialoguées dans la littérature exemplaire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.329-355, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Langton et la musique : implications musicales dans la prédication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Jacques Bataillon; Nicole Bériou; Gilbert Dahan; Ricardo Quinto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étienne Langton, prédicateur, bibliste et théologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.467-484, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convaincre et émouvoir : les conduits monodiques de Philippe le Chancelier, un médium pour la prédication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cullin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Place de la musique dans la culture médiévale Actes du Colloque Singer-Polignac le mercredi 25 octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.99-113, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Bible and Its Reception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux séquences liturgiques sur les noms divins : Christe salvator et Alma chorus domini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01018754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zo&#233; Rillon-Marne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux-Kowalski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Deschamps-Dercheu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Godfroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694713v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6729" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476800v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Saint-Cricq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/9781837650354/composers-in-the-middle-ages/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-noces-de-philologie-et-musicologie-textes-et-musiques-du-moyen-age.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770550v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dahan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503576282-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787652v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617547v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770564v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600047524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/beaux-arts/3781-l-oeuvre-d-art-dans-le-discours-projet-signe-forme-9782752103208.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566881v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zo&#233; Rillon-Marne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux-Kowalski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Deschamps-Dercheu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Godfroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694713v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6729" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476800v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Saint-Cricq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/9781837650354/composers-in-the-middle-ages/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-noces-de-philologie-et-musicologie-textes-et-musiques-du-moyen-age.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770550v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dahan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503576282-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787652v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770564v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600047524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/beaux-arts/3781-l-oeuvre-d-art-dans-le-discours-projet-signe-forme-9782752103208.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566881v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>