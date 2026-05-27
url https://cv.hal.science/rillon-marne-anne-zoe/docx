--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Zoé Rillon-Marne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicalités contemporaines de la chanson de geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Faire vivre la chanson de geste, poumon de la littérature médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Justine Dockx, Nov 2024, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04821881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réappropriations contemporaines des corpus chantés du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christelle Chailllou; Anne-Zoé Rillon-Marne; Oreste Floquet, Sep 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04822373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmina burana versus Notre-Dame : une approche philologique et musicale des conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès international franco-italien « Qui dit tradition dit faute ? » La faute dans les corpus chantés du Moyen Âge et de la Renaissance Philologie et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Pratique des Hautes Études, Université de Pavie; Centre d’Études Supérieures de Civilisation médiévale de Poitiers; Centre d’Études Médiévales de Montpellier, May 2017, Saint-Guilhem-le-Désert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pausa vel tractus : Ponctuation, respiration et silence dans les sources de lyrique latine parisienne au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRPHLL; CESCM, Apr 2014, Pau, France. pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunter et créer : quelques réflexions sur le 'contrafactum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jul 2011, Poitiers, France. pp.91-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01288802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et poésie. Dans les conduits dialogués de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. pp.329-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriations contemporaines des répertoires chantés du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreste Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quomodo cantabimus ? Pouvoirs de la voix chez Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 627, pp.53-68, 2018, La voix à l’époque romane. Actes du 26e colloque international d’art roman (Issoire, 21-22 octobre 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste de la main, mouvement de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Deschamps-Dercheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation externe section musique - Rapport du jury de la session 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petrali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Louka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demeilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Éducation nationale. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Caïn et Abel » (Scarlatti), « Abraham » (Charpentier), « Jephté » (Carissimi), « Daniel » (Carissimi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Évangile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.13-20, 24-29, 39-44, 67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary C. Caldwell, Devotional Refrains in Medieval Latin Song (Cambridge, Cambridge University Press, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (2), pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossi MOREY, Liturgy and Sequences of the Sainte-Chapelle. Music, Relics, and Sacral Kingship in Thirteenth-Century France (Turnhout, Brepols, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (1), pp.176-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belshazzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Évangile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lire la Bible avec Haendel, Supplément n° 194, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmina Burana versus Notre-Dame : à propos de la tradition manuscrite de quelques conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmina burana versus Notre-Dame : à propos de la transmission manuscrite de quelques conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark EVERIST, Discovering Medieval Song, Latin Poetry and Music in the Conductus (Cambridge, Cambridge University Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.525-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Clément. Le Processionnal en Aquitaine, IXe-XIIIe siècle. Genèse d’un livre et d’un répertoire. Paris : Classiques Garnier, 2017. 319 p. + CD-ROM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (1), pp.182-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared C. HARTT, A Critical Companion to Medieval Motets (Woodbridge, Boydell & Brewer, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (2), pp.480-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exultemus sobrie : gestualité et rythmique des rondeaux latins du manuscrit de Florence (Pluteus 29.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire d’une chanson perdue : les enjeux de l’interprétation des Carmina Burana à travers l’exemple de Fas et nefas ambulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.141-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ode au moyen âge, une lyricité en sommeil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEROME DE MORAVIE, Tractatus de musica, éd. Guy Lobrichon et Christian Meyer, Turnhout, Brepols (Corpus Christianorum 250)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3-4), pp.825-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le frontispice du manuscrit de Florence, une introduction aux proportions musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymatheia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les cahiers des Journées de musiques anciennes de Vanves, colloque 2014, 1, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. LOEWEN, Music in Early Franciscan Thought (Leiden, Brill, 2013), Études franciscaines, 7/2 (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.425-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre action et spéculation, les savoir-faire d’un poète-compositeur dans les milieux scolaires parisiens du début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CIRHiLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.219-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie latine et composition musicale dans la polyphonie de l’ars antiqua : l’exemple du conduit Cum animadverterem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agrégation 2015 Revue. Les polyphonies de l'Ars Antiqua. L'ethnomusicologie en France 1920-1980, 75 (4), pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique comme outil didactique dans la lyrique latine (XIIe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La volonté didactique dans la littérature médiévale, 30 (2), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/bdba.811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre Dame Conductus and the Renewal of Speech at the Turn of the 12th and 13th Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica disciplina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.265-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour la conduite des âmes : la composition poétique et musicale des &amp;lt;i&amp;gt;Conductus&amp;lt;/i&amp;gt; parisiens au début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hagiographie et réforme dans l'Occident latin (VIe-XIIIe siècle), 62, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.6729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la notion de nouveauté en musique : l’ Ars nova en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de style http://www.unicaen.fr/services/puc/revues/thl/questionsdestyle/, PUC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La Question de la nouveauté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre conduits et sermons, variation autour de l’image du christi clavus chez Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.99-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composers in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Saint-Cricq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boydell &amp; Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Studies in Medieval and Renaissance Music, 9781837650354 (hardcover) ; 9781805434726 (PDF) ; 9781805435792 (ePub)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philologie et Musicologie Des sources à l’interprétation poético-musicale (XIIe-XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Chaillou-Amadieu, Oreste Floquet, Marco Grimaldi. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, 337 p., 2019, Musicologie, 978-2-406-08170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02443885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Noces de Philologie et Musicologie. Textes et musiques du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 569 p., 2018, Civilisation médiévale, 978-2-406-06208-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noces de Philologie et Musicologie : textes et musique au Moyen-Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 281 p., pp.569, 2017, Rencontres, 978-2-406-06208-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe le Chancelier prédicateur, théologien et poète parisien du début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bibliothèque d'histoire culturelle du Moyen Âge, 978-2-503-57628-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo considera : la pastorale de Philippe le chancelier. Une étude des conduits monodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, pp.370, 2012, Studia artistarum, ISSN : 2032-1252 ; 34, O. Weijers; L. Holtz, 978-2-503-54466-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rondeaux latins du manuscrit de Florence (Pluteus 29.1) : clercs en mouvement et mutations de l’Église au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Dickson; V. Dominguez-Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre en mouvement de l’Antiquité au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.311-324, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes l'intertextualité biblique dans la lyrique latine des conduits (fin XIIe-XIIIème.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Brepols, pp.284-300, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à Saint-Martial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chefs-d'oeuvre romans de Saint-Martial de Limoges. Catalogue d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts, pp.93-105, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductus sine musica : Some Thoughts on the Poetic Sources of the Latin Songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars antiqua~: Music and Culture in Europe, c.~1050-1330</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.205-226, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductus sine musica : Some Thoughts on the Poetic Sources of the Latin Songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gregorio Bevilacqua; Thomas B. Payne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars antiqua : Music and Culture in Europe, c. 1050-1330</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.205-226, 2020, Speculum musicae, 978-2-503-59099-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes l’intertextualité biblique dans la lyrique latine des conduits (fin XIIe-XIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Simonin; Caroline De Barrau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formule au Moyen Âge III / Formulas in Medieval Culture III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.284-300, 2020, Artem, 978-2-503-58919-0 (papier) ; 978-2-503-58920-6 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à Saint-Martial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Denoël; Alain-Charles Dionnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chefs-d’œuvre romans de Saint-Martial de Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.93-105, 2019, 978-94-6161-556-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images pour l'œil et pour l'oreille au service de la méditation monastique. Le Lignum vitae de Bonaventure dans le manuscrit Darmstadt 2777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Cazaux-Kowalski; Christelle Chaillou-Amadieu; Anne-Zoé Rillon-Marne; Fabio Zinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les noces de Philologie et Musicologie : textes et musique au Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 281, Classiques Garnier, pp.499-525, 2018, Série Civilisation médiévale, Rencontres, 978-2-406-06208-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notation musicale à l’épreuve du temps : le rythme des conduits dans le Roman de Fauvel (BnF, fr. 146)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Bourgain; Jean-Yves Tilliette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens du temps : actes du VIIe Congrès du Comité International de Latin Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.791-807, 2017, Rayon Histoire de la Librairie Droz, 978-2-600-04752-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la poésie et la musique au Moyen Âge : un manuscrit carolingien et son paratexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Huneau; Nathalie Le Luel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre d’art dans le discours : signe, forme, projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-32, 2017, 978-27-521-0320-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources de la lyrique de Philippe le Chancelier : une approche pragmatique des « collections » dédiées au corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Dahan; Anne-Zoé Rillon-Marne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe le Chancelier : prédicateur, théologien et poète parisien du début du XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.229-263, 2017, Bibliothèque d'histoire culturelle du Moyen-Âge, 978-2-503-57628-2 (papier) ; 978-2-503-57629-9 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pausa vel tractus, ponctuation, respiration et silence dans les sources de lyrique latine parisienne du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Fasseur; Cécile Rochelois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponctuer l’œuvre médiévale. Des signes au sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.183-200, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux séquences liturgiques sur les noms divins : Christe salvator et Alma chorus domini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Boulnois; Brigitte Tambrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les noms divins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.243-262, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de l'anonymat : la création musicale au XIIIe siècle et la notion de compositeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Douchet; Valérie Naudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anonymat de l'œuvre dans la littérature et les arts au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.91-110, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunter et créer : quelques réflexions sur le contrafactum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Andrault-Schmitt; Edina Bozoky; Stephen Morrison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des nains ou des géants ? Emprunter et créer au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2015, Culture &amp; société médiévales, 978-2-503-55518-8 (papier) ; 978-2-503-56208-7 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viderunt omnes... la musique à l'épreuve de l'œil dans un manuscrit musical du XIIIe siècle (Florence, Pluteus 29.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Zamour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique au risque des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.84-105, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication, poésie et musique : la dimension sonore dans l'œuvre de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Bouhaïk-Girones; Marie-Anne Polo de Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédication et performance du XIIe au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.47-70, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique et les débuts de l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Weijers; Jacques Verger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l'enseignement universitaire à Paris (1200-1245 environ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.373-386, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition musicale et exégèse biblique au début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Noblesse-Rocher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études d’exégèse médiévale offertes à Gilbert Dahan par ses élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition musicale et exégèse biblique au début du XIIIe siècle : une lecture du corpus poético-musicale de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Noblesse-Rocher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes d'exégèse médiévale offertes à Gilbert Dahan par ses élèves.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.109-128, 2012, Bibliothèque de l'Ecole des Hautes Etudes, Sciences religieuses ; 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et poésie dans les conduits dialogués de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Polo de Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes dialoguées dans la littérature exemplaire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.329-355, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Langton et la musique : implications musicales dans la prédication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Jacques Bataillon; Nicole Bériou; Gilbert Dahan; Ricardo Quinto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étienne Langton, prédicateur, bibliste et théologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.467-484, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convaincre et émouvoir : les conduits monodiques de Philippe le Chancelier, un médium pour la prédication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cullin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Place de la musique dans la culture médiévale Actes du Colloque Singer-Polignac le mercredi 25 octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.99-113, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Bible and Its Reception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux séquences liturgiques sur les noms divins : Christe salvator et Alma chorus domini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01018754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne-Zoé Rillon-Marne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composers in the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Saint-Cricq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boydell &amp; Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Studies in Medieval and Renaissance Music, 9781837650354 (hardcover) ; 9781805434726 (PDF) ; 9781805435792 (ePub)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philologie et Musicologie Des sources à l’interprétation poético-musicale (XIIe-XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Chaillou-Amadieu, Oreste Floquet, Marco Grimaldi. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8, 337 p., 2019, Musicologie, 978-2-406-08170-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02443885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Noces de Philologie et Musicologie. Textes et musiques du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 569 p., 2018, Civilisation médiévale, 978-2-406-06208-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe le Chancelier prédicateur, théologien et poète parisien du début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bibliothèque d'histoire culturelle du Moyen Âge, 978-2-503-57628-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noces de Philologie et Musicologie : textes et musique au Moyen-Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Zinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 281 p., pp.569, 2017, Rencontres, 978-2-406-06208-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01695512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo considera : la pastorale de Philippe le chancelier. Une étude des conduits monodiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, pp.370, 2012, Studia artistarum, ISSN : 2032-1252 ; 34, O. Weijers; L. Holtz, 978-2-503-54466-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicalités contemporaines de la chanson de geste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Faire vivre la chanson de geste, poumon de la littérature médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Justine Dockx, Nov 2024, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04821881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réappropriations contemporaines des corpus chantés du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christelle Chailllou; Anne-Zoé Rillon-Marne; Oreste Floquet, Sep 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04822373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmina burana versus Notre-Dame : une approche philologique et musicale des conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès international franco-italien « Qui dit tradition dit faute ? » La faute dans les corpus chantés du Moyen Âge et de la Renaissance Philologie et musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Pratique des Hautes Études, Université de Pavie; Centre d’Études Supérieures de Civilisation médiévale de Poitiers; Centre d’Études Médiévales de Montpellier, May 2017, Saint-Guilhem-le-Désert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pausa vel tractus : Ponctuation, respiration et silence dans les sources de lyrique latine parisienne au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRPHLL; CESCM, Apr 2014, Pau, France. pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunter et créer : quelques réflexions sur le 'contrafactum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jul 2011, Poitiers, France. pp.91-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01288802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et poésie. Dans les conduits dialogués de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. pp.329-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriations contemporaines des répertoires chantés du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreste Floquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quomodo cantabimus ? Pouvoirs de la voix chez Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 627, pp.53-68, 2018, La voix à l’époque romane. Actes du 26e colloque international d’art roman (Issoire, 21-22 octobre 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste de la main, mouvement de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Deschamps-Dercheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation externe section musique - Rapport du jury de la session 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petrali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Louka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demeilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Godfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Éducation nationale. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Caïn et Abel » (Scarlatti), « Abraham » (Charpentier), « Jephté » (Carissimi), « Daniel » (Carissimi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Évangile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.13-20, 24-29, 39-44, 67-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary C. Caldwell, Devotional Refrains in Medieval Latin Song (Cambridge, Cambridge University Press, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (2), pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossi MOREY, Liturgy and Sequences of the Sainte-Chapelle. Music, Relics, and Sacral Kingship in Thirteenth-Century France (Turnhout, Brepols, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (1), pp.176-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belshazzar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Évangile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lire la Bible avec Haendel, Supplément n° 194, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmina Burana versus Notre-Dame : à propos de la tradition manuscrite de quelques conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux-Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmina burana versus Notre-Dame : à propos de la transmission manuscrite de quelques conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textus &amp; Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark EVERIST, Discovering Medieval Song, Latin Poetry and Music in the Conductus (Cambridge, Cambridge University Press, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (2), pp.525-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Clément. Le Processionnal en Aquitaine, IXe-XIIIe siècle. Genèse d’un livre et d’un répertoire. Paris : Classiques Garnier, 2017. 319 p. + CD-ROM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (1), pp.182-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jared C. HARTT, A Critical Companion to Medieval Motets (Woodbridge, Boydell & Brewer, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (2), pp.480-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exultemus sobrie : gestualité et rythmique des rondeaux latins du manuscrit de Florence (Pluteus 29.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.25-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinéraire d’une chanson perdue : les enjeux de l’interprétation des Carmina Burana à travers l’exemple de Fas et nefas ambulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2), pp.141-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ode au moyen âge, une lyricité en sommeil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEROME DE MORAVIE, Tractatus de musica, éd. Guy Lobrichon et Christian Meyer, Turnhout, Brepols (Corpus Christianorum 250)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (3-4), pp.825-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le frontispice du manuscrit de Florence, une introduction aux proportions musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymatheia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les cahiers des Journées de musiques anciennes de Vanves, colloque 2014, 1, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique comme outil didactique dans la lyrique latine (XIIe-XIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La volonté didactique dans la littérature médiévale, 30 (2), pp.115-132. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/bdba.811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter V. LOEWEN, Music in Early Franciscan Thought (Leiden, Brill, 2013), Études franciscaines, 7/2 (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.425-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre action et spéculation, les savoir-faire d’un poète-compositeur dans les milieux scolaires parisiens du début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CIRHiLL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40, pp.219-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie latine et composition musicale dans la polyphonie de l’ars antiqua : l’exemple du conduit Cum animadverterem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Agrégation 2015 Revue. Les polyphonies de l'Ars Antiqua. L'ethnomusicologie en France 1920-1980, 75 (4), pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre Dame Conductus and the Renewal of Speech at the Turn of the 12th and 13th Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica disciplina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.265-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04560268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour la conduite des âmes : la composition poétique et musicale des &amp;lt;i&amp;gt;Conductus&amp;lt;/i&amp;gt; parisiens au début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hagiographie et réforme dans l'Occident latin (VIe-XIIIe siècle), 62, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.6729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence de la notion de nouveauté en musique : l’ Ars nova en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de style http://www.unicaen.fr/services/puc/revues/thl/questionsdestyle/, PUC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La Question de la nouveauté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre conduits et sermons, variation autour de l’image du christi clavus chez Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.99-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rondeaux latins du manuscrit de Florence (Pluteus 29.1) : clercs en mouvement et mutations de l’Église au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Dickson; V. Dominguez-Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre en mouvement de l’Antiquité au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.311-324, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes l'intertextualité biblique dans la lyrique latine des conduits (fin XIIe-XIIIème.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Brepols, pp.284-300, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes l’intertextualité biblique dans la lyrique latine des conduits (fin XIIe-XIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Simonin; Caroline De Barrau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formule au Moyen Âge III / Formulas in Medieval Culture III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.284-300, 2020, Artem, 978-2-503-58919-0 (papier) ; 978-2-503-58920-6 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à Saint-Martial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chefs-d'oeuvre romans de Saint-Martial de Limoges. Catalogue d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts, pp.93-105, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductus sine musica : Some Thoughts on the Poetic Sources of the Latin Songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars antiqua~: Music and Culture in Europe, c.~1050-1330</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.205-226, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductus sine musica : Some Thoughts on the Poetic Sources of the Latin Songs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gregorio Bevilacqua; Thomas B. Payne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars antiqua : Music and Culture in Europe, c. 1050-1330</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.205-226, 2020, Speculum musicae, 978-2-503-59099-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à Saint-Martial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Denoël; Alain-Charles Dionnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chefs-d’œuvre romans de Saint-Martial de Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.93-105, 2019, 978-94-6161-556-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images pour l'œil et pour l'oreille au service de la méditation monastique. Le Lignum vitae de Bonaventure dans le manuscrit Darmstadt 2777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Cazaux-Kowalski; Christelle Chaillou-Amadieu; Anne-Zoé Rillon-Marne; Fabio Zinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les noces de Philologie et Musicologie : textes et musique au Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 281, Classiques Garnier, pp.499-525, 2018, Série Civilisation médiévale, Rencontres, 978-2-406-06208-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources de la lyrique de Philippe le Chancelier : une approche pragmatique des « collections » dédiées au corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Dahan; Anne-Zoé Rillon-Marne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippe le Chancelier : prédicateur, théologien et poète parisien du début du XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.229-263, 2017, Bibliothèque d'histoire culturelle du Moyen-Âge, 978-2-503-57628-2 (papier) ; 978-2-503-57629-9 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notation musicale à l’épreuve du temps : le rythme des conduits dans le Roman de Fauvel (BnF, fr. 146)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Bourgain; Jean-Yves Tilliette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens du temps : actes du VIIe Congrès du Comité International de Latin Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.791-807, 2017, Rayon Histoire de la Librairie Droz, 978-2-600-04752-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la poésie et la musique au Moyen Âge : un manuscrit carolingien et son paratexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Huneau; Nathalie Le Luel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œuvre d’art dans le discours : signe, forme, projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-32, 2017, 978-27-521-0320-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir de l'anonymat : la création musicale au XIIIe siècle et la notion de compositeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Douchet; Valérie Naudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anonymat de l'œuvre dans la littérature et les arts au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.91-110, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pausa vel tractus, ponctuation, respiration et silence dans les sources de lyrique latine parisienne du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Fasseur; Cécile Rochelois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponctuer l’œuvre médiévale. Des signes au sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.183-200, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux séquences liturgiques sur les noms divins : Christe salvator et Alma chorus domini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Boulnois; Brigitte Tambrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les noms divins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.243-262, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunter et créer : quelques réflexions sur le contrafactum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Andrault-Schmitt; Edina Bozoky; Stephen Morrison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des nains ou des géants ? Emprunter et créer au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2015, Culture &amp; société médiévales, 978-2-503-55518-8 (papier) ; 978-2-503-56208-7 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viderunt omnes... la musique à l'épreuve de l'œil dans un manuscrit musical du XIIIe siècle (Florence, Pluteus 29.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Zamour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique au risque des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delatour, pp.84-105, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication, poésie et musique : la dimension sonore dans l'œuvre de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Bouhaïk-Girones; Marie-Anne Polo de Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prédication et performance du XIIe au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.47-70, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique et les débuts de l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olga Weijers; Jacques Verger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l'enseignement universitaire à Paris (1200-1245 environ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.373-386, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition musicale et exégèse biblique au début du XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Noblesse-Rocher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études d’exégèse médiévale offertes à Gilbert Dahan par ses élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition musicale et exégèse biblique au début du XIIIe siècle : une lecture du corpus poético-musicale de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Noblesse-Rocher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes d'exégèse médiévale offertes à Gilbert Dahan par ses élèves.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.109-128, 2012, Bibliothèque de l'Ecole des Hautes Etudes, Sciences religieuses ; 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et poésie dans les conduits dialogués de Philippe le Chancelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Polo de Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes dialoguées dans la littérature exemplaire du Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.329-355, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Langton et la musique : implications musicales dans la prédication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Jacques Bataillon; Nicole Bériou; Gilbert Dahan; Ricardo Quinto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étienne Langton, prédicateur, bibliste et théologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.467-484, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convaincre et émouvoir : les conduits monodiques de Philippe le Chancelier, un médium pour la prédication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cullin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Place de la musique dans la culture médiévale Actes du Colloque Singer-Polignac le mercredi 25 octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.99-113, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Bible and Its Reception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux séquences liturgiques sur les noms divins : Christe salvator et Alma chorus domini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Zoé Rillon-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01018754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zo&#233; Rillon-Marne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux-Kowalski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Deschamps-Dercheu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Godfroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694713v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6729" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476800v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Saint-Cricq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/9781837650354/composers-in-the-middle-ages/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-noces-de-philologie-et-musicologie-textes-et-musiques-du-moyen-age.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770550v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dahan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503576282-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787652v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770564v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600047524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/beaux-arts/3781-l-oeuvre-d-art-dans-le-discours-projet-signe-forme-9782752103208.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566881v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Zo&#233; Rillon-Marne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Saint-Cricq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/9781837650354/composers-in-the-middle-ages/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux-Kowalski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Zinelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-noces-de-philologie-et-musicologie-textes-et-musiques-du-moyen-age.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dahan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503576282-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821760v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreste Floquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Deschamps-Dercheu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Godfroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566807v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694713v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.811" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6729" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617547v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770564v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600047524" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/beaux-arts/3781-l-oeuvre-d-art-dans-le-discours-projet-signe-forme-9782752103208.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04566837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>