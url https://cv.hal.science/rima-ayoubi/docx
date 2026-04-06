--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rima Ayoubi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Doctorante en Architecture et Aménagement urbainlaboratoire AAU-CRENAU (UMR1563)</w:t>
+        <w:t xml:space="preserve">Post-Doctorante à l'université Gustave Eiffel, Campus de NantesAssociée au laboratoire AAU-CRENAU (UMR1563) - ENSAN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -159,207 +159,87 @@
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2022, Rima Ayoubi est doctorante en Architecture et Aménagement urbain au laboratoire CRENAU (UMR AAU 1563), au sein de l’ENSA Nantes, de l’École Centrale de Nantes et de l’École Doctorale Sciences de l’Ingénierie et des Systèmes (EDSIS). Sa recherche se situe à l’intersection de l’architecture, des ambiances et des environnements immersifs, avec un intérêt particulier pour les approches innovantes de représentation sensible et numérique de l’espace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Son travail mobilise un ensemble de compétences transversales, allant de la modélisation 3D à la réalité virtuelle, en passant par la photogrammétrie, le BIM et l’intelligence artificielle :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maîtrise des techniques de modélisation 3D dans des contextes variés incluant l’architecture, le design et la reconstitution d’environnements. Réalisation de formes complexes et préparation de scènes optimisées pour les expériences immersives et les simulations interactives.</w:t>
+        <w:t xml:space="preserve">Modélisation 3D Maîtrise des techniques de modélisation 3D dans des contextes variés incluant l’architecture, le design et la reconstitution d’environnements. Réalisation de formes complexes et préparation de scènes optimisées pour les expériences immersives et les simulations interactives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Utilisation de la photogrammétrie pour produire des modèles 3D à partir de prises de vue réelles, appliquée à la documentation architecturale, la conservation du patrimoine et l’intégration dans des environnements virtuels. Compétences confirmées dans le traitement, le nettoyage et l’optimisation des nuages de points.</w:t>
+        <w:t xml:space="preserve">Photogrammétrie Utilisation de la photogrammétrie pour produire des modèles 3D à partir de prises de vue réelles, appliquée à la documentation architecturale, la conservation du patrimoine et l’intégration dans des environnements virtuels. Compétences confirmées dans le traitement, le nettoyage et l’optimisation des nuages de points.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Expérience dans l’application du BIM (Building Information Modeling) pour la conception, la coordination et la gestion de projets architecturaux. Maîtrise des outils tels que Revit et ArchiCAD, avec une attention particulière portée à la structuration des données, à la collaboration interdisciplinaire et à la visualisation technique.</w:t>
+        <w:t xml:space="preserve">Applications BIM Expérience dans l’application du BIM (Building Information Modeling) pour la conception, la coordination et la gestion de projets architecturaux. Maîtrise des outils tels que Revit et ArchiCAD, avec une attention particulière portée à la structuration des données, à la collaboration interdisciplinaire et à la visualisation technique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Conception de dispositifs immersifs en réalité virtuelle pour l’exploration sensorielle d’environnements sonores et architecturaux. Intégration de techniques d’intelligence artificielle dans des projets liés à la création, la simulation et l’interaction. Approche transversale combinant UX design, design sonore et scénarisation interactive.</w:t>
+        <w:t xml:space="preserve">Applications en réalité virtuelle et intelligence artificielle Conception de dispositifs immersifs en réalité virtuelle pour l’exploration sensorielle d’environnements sonores et architecturaux. Intégration de techniques d’intelligence artificielle dans des projets liés à la création, la simulation et l’interaction. Approche transversale combinant UX design, design sonore et scénarisation interactive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">Activités d’enseignement assurées dans le cadre de formations en architecture, incluant des cours magistraux, des travaux dirigés et des encadrements de projets:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Premier cycle Etudes en Architecture (Licence), STA – Acoustique, à L'ENSA Nantes</w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">Assistance à plusieurs soutenances de master.</w:t>
+        <w:t xml:space="preserve">Premier cycle Etudes en Architecture (Licence), STA – Acoustique, à L'ENSA NantesPremier cycle Etudes en Architecture (Licence), Tiers Habités - Arts et représentations, à L'ENSA NantesPremier cycle Etudes en Architecture (Licence), Formation professionnelle continue, à L'ENSA NantesDeuxième cycle Etudes en Architecture (Master), Projets courts Printemps-Projet court Algoarchi / Outils numériques, à L'ENSA NantesDeuxième cycle Etudes en Architecture (Master), A-PL-A-40-&amp;gt;Projets longs automne- DE 4 : Architecture en représentation - Atelier de projet, à L'ENSA NantesDeuxième cycle Etudes en Architecture (Master), Projets longs automne-DE 4 : Architecture en représentation - Atelier de projet, à L'ENSA NantesPremier cycle Etudes en Architecture (Licence), Architecture en représentation - Atelier de projet, à L'ENSA MauritiusAssistance à plusieurs soutenances de master.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -517,239 +397,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la réalité virtuelle dans les travaux dirigés d’acoustique en architecture</w:t>
+                <w:t xml:space="preserve">Artificial intelligence in creating, representing or expressing an immersive soundscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooria Baniadam</w:t>
+                <w:t xml:space="preserve">Sang Bum Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Joanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CL 04 - Apprendre avec la réalité virtuelle : défis, enjeux et perspectives : Journées scientifiques de Nantes Université</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internoise 2024 : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Institute of Noise Control Engineering (I-INCE); Société Française d’Acoustique (SFA), Aug 2024, Nantes, France. pp.7818-7828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986469v1</w:t>
+                <w:t xml:space="preserve">hal-05025897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence in creating, representing or expressing an immersive soundscape</w:t>
+                <w:t xml:space="preserve">Application de la réalité virtuelle dans les travaux dirigés d’acoustique en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang Bum Park</w:t>
+                <w:t xml:space="preserve">Pooria Baniadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2024 : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CL 04 - Apprendre avec la réalité virtuelle : défis, enjeux et perspectives : Journées scientifiques de Nantes Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en éducation de Nantes (CREN) - unité de recherche 2661; Laboratoire des sciences du numérique de Nantes (LS2N) - Unité mixte de recherche 6004, Jun 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025897v1</w:t>
+                <w:t xml:space="preserve">hal-04986469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -924,84 +804,146 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01400178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (1)</w:t>
+        <w:t xml:space="preserve">Vidéo (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">FAMU – Digital Documentation Project of Three Historic Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nantes 2050_The unexpected future : Nuit Blanche / Ai and immersive storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpi Mangasaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1016,65 +958,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1142,51 +1084,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="608FFAE6"/>
+    <w:nsid w:val="F80A3EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1289,203 +1231,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...146 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1524,51 +1315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rima-ayoubi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4156-0640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269779574" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ayoubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpi Mangasaryan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05025897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Bum Park" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11uku" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01400178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima El Mir El Ayoubi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rima-ayoubi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4156-0640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269779574" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ayoubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpi Mangasaryan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05025897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Bum Park" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11uku" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01400178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima El Mir El Ayoubi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>