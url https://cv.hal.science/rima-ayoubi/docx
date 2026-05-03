--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -397,239 +397,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence in creating, representing or expressing an immersive soundscape</w:t>
+                <w:t xml:space="preserve">Application de la réalité virtuelle dans les travaux dirigés d’acoustique en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang Bum Park</w:t>
+                <w:t xml:space="preserve">Pooria Baniadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2024 : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CL 04 - Apprendre avec la réalité virtuelle : défis, enjeux et perspectives : Journées scientifiques de Nantes Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en éducation de Nantes (CREN) - unité de recherche 2661; Laboratoire des sciences du numérique de Nantes (LS2N) - Unité mixte de recherche 6004, Jun 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025897v1</w:t>
+                <w:t xml:space="preserve">hal-04986469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la réalité virtuelle dans les travaux dirigés d’acoustique en architecture</w:t>
+                <w:t xml:space="preserve">Artificial intelligence in creating, representing or expressing an immersive soundscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooria Baniadam</w:t>
+                <w:t xml:space="preserve">Sang Bum Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Joanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CL 04 - Apprendre avec la réalité virtuelle : défis, enjeux et perspectives : Journées scientifiques de Nantes Université</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internoise 2024 : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Institute of Noise Control Engineering (I-INCE); Société Française d’Acoustique (SFA), Aug 2024, Nantes, France. pp.7818-7828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986469v1</w:t>
+                <w:t xml:space="preserve">hal-05025897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -710,233 +710,336 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification des ambiances et visite virtuelle du quartier Bas-Chantenay en 1950</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intégration des ambiances numériques dans la pédagogie en architecture : L’apport de la réalité virtuelle alimentée par l’intelligence artificielle dans la création ou la fabrication des environnements virtuels immersifs et interactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Architecture, aménagement de l'espace. Ecole centrale de Nantes, 2025. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima El Mir El Ayoubi</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dumas-01400178v1</w:t>
+                <w:t xml:space="preserve">tel-05587370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (2)</w:t>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qualification des ambiances et visite virtuelle du quartier Bas-Chantenay en 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima El Mir El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Architecture, aménagement de l'espace. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dumas-01400178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">FAMU – Digital Documentation Project of Three Historic Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nantes 2050_The unexpected future : Nuit Blanche / Ai and immersive storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpi Mangasaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -958,65 +1061,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1084,51 +1187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F80A3EB3"/>
+    <w:nsid w:val="CE68C19F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1315,51 +1418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rima-ayoubi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4156-0640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269779574" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ayoubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpi Mangasaryan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05025897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Bum Park" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986469v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11uku" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01400178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima El Mir El Ayoubi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501679v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rima-ayoubi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4156-0640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/269779574" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ayoubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpi Mangasaryan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05025897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Bum Park" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11uku" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05587370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01400178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima El Mir El Ayoubi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>