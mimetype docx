--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -1248,430 +1248,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculations of $^5$H resonant states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling $^{19}$B as a $^{17}$B-$n$-$n$ three-body system in the unitary limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiko Hiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimantas Lazauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lazauskas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Carbonell</w:t>
+                <w:t xml:space="preserve">F. Miguel Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.02.047⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.011603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.011603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066942v1</w:t>
+                <w:t xml:space="preserve">hal-02193934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling $^{19}$B as a $^{17}$B-$n$-$n$ three-body system in the unitary limit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jaume Carbonell</w:t>
+                <w:t xml:space="preserve">Comment on “Is a Trineutron Resonance Lower in Energy than a Tetraneutron Resonance?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deltuva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.011603⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (6), pp.069201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.069201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193934v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Is a Trineutron Resonance Lower in Energy than a Tetraneutron Resonance?”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Tetraneutron resonance in the presence of a dineutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deltuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.069201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (4), pp.044002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.044002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101696v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraneutron resonance in the presence of a dineutron</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Ab initio calculations of $^5$H resonant states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (4), pp.044002. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 791, pp.335-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.044002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394732v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parity-violating neutron spin rotation in $^4$He</w:t>
               </w:r>
@@ -2034,51 +2034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the complex scaling method in solving three-body Coulomb scattering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.Phys.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (5), pp.055201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2229,64 +2229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark calculation of $p^-3H$ and $n-^3He$ scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deltuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2454,77 +2454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the possibility of generating a 4-neutron resonance with a {\boldmath $T=3/2$} isospin 3-neutron force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kamimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2571,51 +2571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant antihydrogen formation in antiproton–positronium collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-A. Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,64 +2792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex scaling method for three- and four-body scattering above the break-up thresholds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Few-Body Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.967-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2883,90 +2883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bound state techniques to solve the multiparticle scattering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deltuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 74, pp.55-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3000,77 +3000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some applications of the Faddeev-Yakubovsky equations to the cold-atom physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deltuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.47-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3312,51 +3312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical temperature for $\alpha$-particle condensation within a momentum-projected mean-field approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Röpke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3416,51 +3416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Method for Partial-Wave Decomposition of Two-Pion Exchange Three-Nucleon Force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Few-Body Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46, pp.37-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3494,51 +3494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An &amp;quot;archaeological'' quest for galactic supernova neutrinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lunardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,51 +3598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic proton scattering on tritium below the n-$^{3}$He threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.054007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3689,51 +3689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up to N^3LO heavy-baryon chiral perturbation theory calculation for the M1 properties of three-nucleon systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3780,51 +3780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged current cross section for massive cosmological neutrinos impinging on radioactive nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3884,51 +3884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-energy neutrinos at off-axis from a standard beta-beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Balantekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4001,51 +4001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrino beams as a probe of the nuclear isospin and spin-isospin excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4092,64 +4092,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of $^{4}$He tetramer bound and scattering states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73, pp.062717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4209,51 +4209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. B. Balantekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4294,295 +4294,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00130665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a physically observable tetraneutron resonance compatible with realistic nuclear interactions ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Low energy $n-\nuc{3}{H}$ scattering : A novel testground for nuclear interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kievsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, 034003 (7 p.). </w:t>
+              <w:t xml:space="preserve">, 2005, 71, 034004 (8 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.72.034003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.034004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00024352v1</w:t>
+                <w:t xml:space="preserve">in2p3-00023482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy $n-\nuc{3}{H}$ scattering : A novel testground for nuclear interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Is a physically observable tetraneutron resonance compatible with realistic nuclear interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 71, 034004 (8 p.). </w:t>
+              <w:t xml:space="preserve">, 2005, 72, 034003 (7 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.71.034004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.72.034003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023482v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-neutron resonance trajectories for realistic interaction models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71, 044004 (9 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4616,64 +4616,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic and QED corrections to the $2p\sigma_{u}(\upsilon = 1)$ vibrational state of the $H^{+}_{2}$ molecular ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.I. Korobov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4720,64 +4720,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing non-local nucleon-nucleon interactions in the four-nucleon systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, 044002 (12 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4811,64 +4811,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new vibrational level of the $H^{+}_{2}$ molecular ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4967,222 +4967,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments in Solving the Few-Particle Scattering Problem by the Solution of The Faddeev-Yakubovsky Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rimantas Lazauskas</w:t>
+                <w:t xml:space="preserve">$^{19}$B isotope as a $^{17}$B-n-n three-body cluster close to unitary limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Marqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_91⟩</w:t>
+              <w:t xml:space="preserve">27th International Nuclear Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.012120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458756v1</w:t>
+                <w:t xml:space="preserve">hal-03107946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^{19}$B isotope as a $^{17}$B-n-n three-body cluster close to unitary limit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F.M. Marqués</w:t>
+                <w:t xml:space="preserve">Recent Developments in Solving the Few-Particle Scattering Problem by the Solution of The Faddeev-Yakubovsky Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimantas Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Nuclear Physics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.012120, </w:t>
+              <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France. pp.559-566, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107946v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-energy neutron scattering on light nuclei and $^{19}$B as a $^{17}$B-$n$-$n$ three-body system in the unitary limit</w:t>
               </w:r>
@@ -5207,51 +5207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiko Hiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimantas Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miguel Marqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Few-Body Problems in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Surrey, United Kingdom. pp.008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5402,77 +5402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Possible Existence of Four Neutron Resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kamimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5597,64 +5597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mysteries of the lightest nuclear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Future of the Theory- and Experiment-based Nuclear Data Evalutation : Perspectives on Nuclear Data for the Next Decade - P(ND)^2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bruyères-le-Châtel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5679,64 +5679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four nucleon systems : a zoom to the open problems in nuclear interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. European Conference on Few-Body Problems in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Groningen, Netherlands. pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5761,64 +5761,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small clusters of fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International IUPAP Conference on Few-Body Problems in Physics Few-Body 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Durham, United States. pp.S106-S108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5843,64 +5843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb effects in four nucleon continuum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IUPAP Conference on Few-Body Problems in Physics 17 Few-Body 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Durham, United States. pp.S79-S81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5925,64 +5925,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab-initio calculations of four-nucleon elastic scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Dynamics and Structure of Critically Stable Quantum Few-Body Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Trento, Italy. pp.105-111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6016,64 +6016,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of heavy charged particles with atomic hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Few-Body Problems in Physics 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Bled, Slovenia. pp.167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6098,64 +6098,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small clusters of neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IUPAP Conference on Few-Body Problems in Physics 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Durham, United States. pp.249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6180,64 +6180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy scattering of heavy charged particles with atomic hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IUPAP Conference on Few-Body Problems in Physics 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Durham, United States. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6262,64 +6262,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb effects in four nucleon continuum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IUPAP Conference on Few-Body Problems in Physics 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Durham, United States. pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6344,64 +6344,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of heavy charged particles on hydrogen atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Critical Stability : Dynamics and Structure of Critically Stable Quantum Few-Body Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Les Houches, France. pp.125-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6426,64 +6426,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there any place for a 4-neutron bound state ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Few-Body Problems in Physics 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Bled, Slovenia. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6780,51 +6780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Duerinck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Lazauskas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dohet-Eraly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.034003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Kievsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-024-01934-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.054003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Contessi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sch&#228;fer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kirscher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Carbonel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137840" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Hiyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Carbonell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.102501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-023-01808-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137367" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boine-Frankenheim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-022-00713-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Frederico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.064001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137936" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00251" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazauskas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hiyama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.02.047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193934v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miguel Marqu&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.011603" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deltuva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.069201" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.044002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Song" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.054002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-019-1529-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Valdes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.012709" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.044002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5b1e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptx078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viviani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fonseca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kievsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.034003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. van Kolck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.024002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamimura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A. Hervieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/9/094002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gudkov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.065501" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00827408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0531-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00877294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Fonseca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2013.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00591091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.025501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lazauskas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volpe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/12/125101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sogo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;pke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.051301" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00391471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-008-0006-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00388961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lunardini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2009/04/029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.054007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Song" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Park" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.064002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/2/025001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Balantekin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. de Jesus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.76.053006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.06.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.062717" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Balantekin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. de Jesus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.73.073011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.034003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023744v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.044004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Korobov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/14/012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.044002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hilico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kilic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00176-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458756v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_91" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012120" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.3.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-018-1515-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-017-1219-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611304013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022254v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022253v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021890v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-004-0049-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Duerinck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Lazauskas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dohet-Eraly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.034003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Kievsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-024-01934-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.054003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Contessi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sch&#228;fer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kirscher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Carbonel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137840" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Hiyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Carbonell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.102501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-023-01808-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137367" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boine-Frankenheim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-022-00713-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Frederico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.064001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137936" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00251" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miguel Marqu&#233;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.011603" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deltuva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazauskas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.069201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.044002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hiyama" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.02.047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Song" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.054002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-019-1529-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Valdes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.012709" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.044002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5b1e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptx078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viviani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fonseca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kievsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.034003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. van Kolck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.024002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamimura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A. Hervieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/9/094002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gudkov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.065501" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00827408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0531-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00877294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Fonseca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2013.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00591091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.025501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lazauskas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volpe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/12/125101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sogo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;pke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.051301" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00391471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-008-0006-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00388961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lunardini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2009/04/029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.054007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Song" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Park" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.064002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/2/025001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Balantekin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. de Jesus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.76.053006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.06.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.062717" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Balantekin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. de Jesus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.73.073011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.034003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023744v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.044004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Korobov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/14/012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.044002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hilico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kilic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00176-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107946v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012120" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_91" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.3.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-018-1515-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-017-1219-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611304013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022254v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022253v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021890v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-004-0049-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>