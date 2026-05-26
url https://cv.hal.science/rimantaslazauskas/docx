--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -711,265 +711,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^7$H ground state as a $^3$H+4n resonance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PUMA, antiProton unstable matter annihilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boine-Frankenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Broche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2022.137367⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (5), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-022-00713-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736316v1</w:t>
+                <w:t xml:space="preserve">hal-03662681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUMA, antiProton unstable matter annihilation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">$^7$H ground state as a $^3$H+4n resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiko Hiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimantas Lazauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (5), pp.88. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 833, pp.137367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-022-00713-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2022.137367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662681v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of the $^{19}$B two-neutron halo properties close to unitarity</w:t>
               </w:r>
@@ -1248,430 +1248,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling $^{19}$B as a $^{17}$B-$n$-$n$ three-body system in the unitary limit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio calculations of $^5$H resonant states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Miguel Marqués</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaume Carbonell</w:t>
+                <w:t xml:space="preserve">R. Lazauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.011603⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 791, pp.335-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193934v1</w:t>
+                <w:t xml:space="preserve">hal-02066942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Is a Trineutron Resonance Lower in Energy than a Tetraneutron Resonance?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deltuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (6), pp.069201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.069201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraneutron resonance in the presence of a dineutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deltuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (4), pp.044002. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.044002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculations of $^5$H resonant states</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Hiyama</w:t>
+                <w:t xml:space="preserve">Modeling $^{19}$B as a $^{17}$B-$n$-$n$ three-body system in the unitary limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiko Hiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimantas Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carbonell</w:t>
+                <w:t xml:space="preserve">F. Miguel Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 791, pp.335-341. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.011603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.02.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.011603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066942v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parity-violating neutron spin rotation in $^4$He</w:t>
               </w:r>
@@ -2034,51 +2034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the complex scaling method in solving three-body Coulomb scattering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.Phys.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (5), pp.055201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2229,64 +2229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark calculation of $p^-3H$ and $n-^3He$ scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deltuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2448,261 +2448,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the possibility of generating a 4-neutron resonance with a {\boldmath $T=3/2$} isospin 3-neutron force</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Resonant antihydrogen formation in antiproton–positronium collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kamimura</w:t>
+                <w:t xml:space="preserve">P-A. Hervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.044004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (9), pp.094002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/49/9/094002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01313017v1</w:t>
+                <w:t xml:space="preserve">hal-03621923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant antihydrogen formation in antiproton–positronium collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">On the possibility of generating a 4-neutron resonance with a {\boldmath $T=3/2$} isospin 3-neutron force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Dufour</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Valdes</w:t>
+                <w:t xml:space="preserve">M. Kamimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (9), pp.094002. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.044004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/49/9/094002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.044004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621923v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01313017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Reversal Invariance Violating and Parity Conserving effects in Proton Deuteron Scattering</w:t>
               </w:r>
@@ -2792,64 +2792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex scaling method for three- and four-body scattering above the break-up thresholds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Few-Body Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.967-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2883,90 +2883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bound state techniques to solve the multiparticle scattering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deltuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 74, pp.55-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3000,77 +3000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some applications of the Faddeev-Yakubovsky equations to the cold-atom physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deltuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.47-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3293,252 +3293,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical temperature for $\alpha$-particle condensation within a momentum-projected mean-field approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Improved Method for Partial-Wave Decomposition of Two-Pion Exchange Three-Nucleon Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.79.051301⟩</w:t>
+              <w:t xml:space="preserve">Few-Body Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46, pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00601-008-0006-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00392587v1</w:t>
+                <w:t xml:space="preserve">in2p3-00391471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Method for Partial-Wave Decomposition of Two-Pion Exchange Three-Nucleon Force</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Critical temperature for $\alpha$-particle condensation within a momentum-projected mean-field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Röpke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Few-Body Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46, pp.37-43. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.051301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00601-008-0006-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.79.051301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00391471v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00392587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An &amp;quot;archaeological'' quest for galactic supernova neutrinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lunardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,51 +3598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic proton scattering on tritium below the n-$^{3}$He threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.054007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3689,51 +3689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up to N^3LO heavy-baryon chiral perturbation theory calculation for the M1 properties of three-nucleon systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3780,51 +3780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged current cross section for massive cosmological neutrinos impinging on radioactive nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3884,51 +3884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-energy neutrinos at off-axis from a standard beta-beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Balantekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4001,51 +4001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrino beams as a probe of the nuclear isospin and spin-isospin excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4092,64 +4092,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of $^{4}$He tetramer bound and scattering states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73, pp.062717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4209,51 +4209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. B. Balantekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. H. de Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Volpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4300,64 +4300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy $n-\nuc{3}{H}$ scattering : A novel testground for nuclear interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4434,64 +4434,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a physically observable tetraneutron resonance compatible with realistic nuclear interactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, 034003 (7 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4525,64 +4525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-neutron resonance trajectories for realistic interaction models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71, 044004 (9 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4616,64 +4616,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic and QED corrections to the $2p\sigma_{u}(\upsilon = 1)$ vibrational state of the $H^{+}_{2}$ molecular ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.I. Korobov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4720,64 +4720,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing non-local nucleon-nucleon interactions in the four-nucleon systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, 044002 (12 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4811,64 +4811,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new vibrational level of the $H^{+}_{2}$ molecular ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4967,222 +4967,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^{19}$B isotope as a $^{17}$B-n-n three-body cluster close to unitary limit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F.M. Marqués</w:t>
+                <w:t xml:space="preserve">Recent Developments in Solving the Few-Particle Scattering Problem by the Solution of The Faddeev-Yakubovsky Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimantas Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Nuclear Physics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012120⟩</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France. pp.559-566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107946v1</w:t>
+                <w:t xml:space="preserve">hal-02458756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments in Solving the Few-Particle Scattering Problem by the Solution of The Faddeev-Yakubovsky Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rimantas Lazauskas</w:t>
+                <w:t xml:space="preserve">$^{19}$B isotope as a $^{17}$B-n-n three-body cluster close to unitary limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Marqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Few-Body Problems in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France. pp.559-566, </w:t>
+              <w:t xml:space="preserve">27th International Nuclear Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.012120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32357-8_91⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458756v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-energy neutron scattering on light nuclei and $^{19}$B as a $^{17}$B-$n$-$n$ three-body system in the unitary limit</w:t>
               </w:r>
@@ -5207,51 +5207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiko Hiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimantas Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Miguel Marqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Few-Body Problems in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Surrey, United Kingdom. pp.008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5402,90 +5402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Possible Existence of Four Neutron Resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kamimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Conference on Few-Body Problems in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark. pp.67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5597,64 +5597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mysteries of the lightest nuclear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Future of the Theory- and Experiment-based Nuclear Data Evalutation : Perspectives on Nuclear Data for the Next Decade - P(ND)^2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Bruyères-le-Châtel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5679,64 +5679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four nucleon systems : a zoom to the open problems in nuclear interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. European Conference on Few-Body Problems in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Groningen, Netherlands. pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5761,64 +5761,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small clusters of fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International IUPAP Conference on Few-Body Problems in Physics Few-Body 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Durham, United States. pp.S106-S108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5843,64 +5843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb effects in four nucleon continuum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IUPAP Conference on Few-Body Problems in Physics 17 Few-Body 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Durham, United States. pp.S79-S81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5925,64 +5925,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab-initio calculations of four-nucleon elastic scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Dynamics and Structure of Critically Stable Quantum Few-Body Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Trento, Italy. pp.105-111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6016,64 +6016,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of heavy charged particles with atomic hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Few-Body Problems in Physics 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Bled, Slovenia. pp.167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6098,64 +6098,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small clusters of neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IUPAP Conference on Few-Body Problems in Physics 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Durham, United States. pp.249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6180,64 +6180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy scattering of heavy charged particles with atomic hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IUPAP Conference on Few-Body Problems in Physics 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Durham, United States. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6262,64 +6262,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb effects in four nucleon continuum states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International IUPAP Conference on Few-Body Problems in Physics 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Durham, United States. pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6344,64 +6344,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of heavy charged particles on hydrogen atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Critical Stability : Dynamics and Structure of Critically Stable Quantum Few-Body Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Les Houches, France. pp.125-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6426,64 +6426,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there any place for a 4-neutron bound state ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Few-Body Problems in Physics 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Bled, Slovenia. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6780,51 +6780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Duerinck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Lazauskas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dohet-Eraly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.034003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Kievsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-024-01934-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.054003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Contessi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sch&#228;fer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kirscher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Carbonel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137840" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Hiyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Carbonell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.102501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-023-01808-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137367" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boine-Frankenheim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-022-00713-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Frederico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.064001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137936" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00251" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193934v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miguel Marqu&#233;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.011603" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deltuva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazauskas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.069201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.044002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hiyama" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.02.047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Song" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.054002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-019-1529-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Valdes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.012709" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.044002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5b1e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptx078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viviani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fonseca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kievsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.034003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. van Kolck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.024002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamimura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A. Hervieux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/9/094002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gudkov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.065501" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00827408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0531-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00877294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Fonseca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2013.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00591091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.025501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lazauskas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volpe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/12/125101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sogo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;pke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.051301" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00391471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-008-0006-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00388961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lunardini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2009/04/029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.054007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Song" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Park" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.064002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/2/025001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Balantekin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. de Jesus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.76.053006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.06.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.062717" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Balantekin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. de Jesus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.73.073011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.034003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023744v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.044004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Korobov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/14/012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.044002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hilico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kilic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00176-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107946v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012120" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_91" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.3.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-018-1515-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-017-1219-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611304013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022254v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022253v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021890v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-004-0049-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932042v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Duerinck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimantas Lazauskas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dohet-Eraly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.034003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Kievsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-024-01934-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.054003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Contessi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sch&#228;fer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kirscher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Carbonel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137840" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiko Hiyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Carbonell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.102501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-023-01808-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boine-Frankenheim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-022-00713-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137367" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Frederico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.064001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137936" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00251" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazauskas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hiyama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carbonell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.02.047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deltuva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.069201" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.044002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miguel Marqu&#233;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.011603" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Song" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.054002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-019-1529-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Valdes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.012709" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.044002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5b1e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptx078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viviani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Fonseca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kievsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.034003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. van Kolck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.024002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A. Hervieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valdes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/9/094002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01313017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kamimura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gudkov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.065501" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00827408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-012-0531-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00877294v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Fonseca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2013.10.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00591091v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.025501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lazauskas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volpe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/37/12/125101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00391471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-008-0006-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392587v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sogo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;pke" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.051301" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00388961v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lunardini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2009/04/029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.054007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Song" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Park" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.064002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00184506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/2/025001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Balantekin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. de Jesus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.76.053006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00177135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.06.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.062717" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00130665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Balantekin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. de Jesus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.73.073011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.034003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023744v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.044004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Korobov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/37/14/012" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.70.044002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hilico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kilic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00176-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458756v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32357-8_91" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012120" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468077v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.3.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-018-1515-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-017-1219-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611304013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022254v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022253v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021890v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-004-0049-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011050v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>