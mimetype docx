--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -66,411 +66,411 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strat-M® positioning for skin permeation studies: A comparative study including EpiSkin® RHE, and human skin</w:t>
+                <w:t xml:space="preserve">Effects of solar radiations on stratum corneum hydration: Part I, protective role of skin surface lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Kichou</w:t>
+                <w:t xml:space="preserve">Ali Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bonnier</w:t>
+                <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Dancik</w:t>
+                <w:t xml:space="preserve">Hélène Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joudi Bakar</w:t>
+                <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
+                <w:t xml:space="preserve">Carine Jacques-Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 647, pp.123488. </w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbio.202300055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249883v1</w:t>
+                <w:t xml:space="preserve">hal-04521976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of solar radiations on stratum corneum hydration: Part I, protective role of skin surface lipids</w:t>
+                <w:t xml:space="preserve">Strat-M® positioning for skin permeation studies: A comparative study including EpiSkin® RHE, and human skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hichem Kichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Dancik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joudi Bakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Jacques-Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (8), </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 647, pp.123488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbio.202300055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521976v1</w:t>
+                <w:t xml:space="preserve">hal-04249883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of triglycerides photooxidation under solar radiations: A stepwise Raman study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Jacques-Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Science Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -508,90 +508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratum corneum ceramide profiles in vitro, ex vivo, and in vivo: characterization of the α-hydroxy double esterified ceramides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joudi Bakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Libong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tfayli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -636,1126 +636,1662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the skin barrier function in the reconstructed human epidermis using a multimodal approach at molecular, tissue and functional levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomolecular modifications during keratinocyte differentiation: Raman spectroscopy and chromatographic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joudi Bakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Tfaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joudi Bakar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ali Assi</w:t>
+                <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 146 (14), pp.4649-4658. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1AN00465D⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 146 (9), pp.2965-2973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1an00231g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528245v1</w:t>
+                <w:t xml:space="preserve">hal-04528250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman confocal microscopy and biophysics multiparametric characterization of the skin barrier evolution with age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EBT3 Gafchromic® film as a new substrate for in vitro evaluation of sun protection factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rindala El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Rigal-Dachaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marie Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Nkengne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Najet Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Bigouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbio.202100107⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.335-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2021.4049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528043v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin surface lipid composition in women: increased 2,3-oxidosqualene correlates with older age</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessment of the skin barrier function in the reconstructed human epidermis using a multimodal approach at molecular, tissue and functional levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joudi Bakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rindala El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Hamla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2020.3753⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (14), pp.4649-4658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1AN00465D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529660v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origanum essential oils reduce the level of melanin in B16-F1 melanocytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Raman confocal microscopy and biophysics multiparametric characterization of the skin barrier evolution with age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rigal-Dachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Nkengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joudi Bakar</w:t>
+                <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hani Dakroub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toufic Rizk</w:t>
+                <w:t xml:space="preserve">Armelle Bigouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ejd.2019.3677⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (9), pp.e202100107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbio.202100107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528256v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive characterization and simultaneous analysis of overall lipids in reconstructed human epidermis using NPLC/HR-MSn: 1-O-E (EO) Cer, a new ceramide subclass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danielle Libong</w:t>
+                <w:t xml:space="preserve">Skin surface lipid composition in women: increased 2,3-oxidosqualene correlates with older age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Bigouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Nkengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Sarkees</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Solgadi</w:t>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-02301-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2020.3753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529614v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin lightening effect of natural extracts coming from Senegal botanical biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origanum essential oils reduce the level of melanin in B16-F1 melanocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rindala El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joudi Bakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Dakroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Zeitoun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ali Tfayli</w:t>
+                <w:t xml:space="preserve">Toufic Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59 (2), pp.178-183. </w:t>
+              <w:t xml:space="preserve">European Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.596-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijd.14699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ejd.2019.3677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528254v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering-based preprocessing method for lipidomic data analysis: application for the evolution of newborn skin surface lipids from birth until 6 months</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Tfayli</w:t>
+                <w:t xml:space="preserve">Comprehensive characterization and simultaneous analysis of overall lipids in reconstructed human epidermis using NPLC/HR-MSn: 1-O-E (EO) Cer, a new ceramide subclass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joudi Bakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Libong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Baudouin</w:t>
+                <w:t xml:space="preserve">Elie Sarkees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bleton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+                <w:t xml:space="preserve">Audrey Solgadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 412 (3), pp.777-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-02301-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skin lightening effect of natural extracts coming from Senegal botanical biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rindala El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tfayli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (2), pp.178-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijd.14699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clustering-based preprocessing method for lipidomic data analysis: application for the evolution of newborn skin surface lipids from birth until 6 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tfayli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 410 (25), pp.6517-6528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-018-1255-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipid organization in xerosis: the key of the problem?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vyumvuhore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michael-Jubeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (6), pp.549-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytochemical screening and antityrosinase activity of carvacrol, thymoquinone, and four essential oils of Lebanese plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rindala El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rime Michael Jubeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Baillet Guffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cosmetic Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.944-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jocd.12754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue Light's Impact on Skin Barrier Components: Insights from NP-LC/HR-MS n and Raman Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tfayli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1902,51 +2438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04249883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Dancik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudi Bakar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Michael-Jubeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet-Guffroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacques-Jamin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202300055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ansa.202200060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Libong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04011-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528245v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindala El Khoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hamla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00465D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rigal-Dachaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Nkengne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bigouret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202100107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529660v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rigal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3753" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Dakroub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2019.3677" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02301-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Zeitoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14699" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baudouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1255-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986540v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Habib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lteif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Michael-Jubeli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet-Guffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacques-Jamin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202300055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04249883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Dancik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudi Bakar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123488" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ansa.202200060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Libong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04011-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1an00231g" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindala El Khoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Yagoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2021.4049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hamla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00465D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rigal-Dachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Nkengne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bigouret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202100107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rigal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3753" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528256v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Dakroub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2019.3677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02301-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Zeitoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14699" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baudouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1255-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vyumvuhore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael-Jubeli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verzeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guillou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Michael Jubeli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet Guffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocd.12754" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Habib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lteif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>