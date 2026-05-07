--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of solar radiations on stratum corneum hydration: Part I, protective role of skin surface lipids</w:t>
+                <w:t xml:space="preserve">Strat-M® positioning for skin permeation studies: A comparative study including EpiSkin® RHE, and human skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assi</w:t>
+                <w:t xml:space="preserve">Hichem Kichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Dancik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joudi Bakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Jacques-Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (8), </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 647, pp.123488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbio.202300055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521976v1</w:t>
+                <w:t xml:space="preserve">hal-04249883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strat-M® positioning for skin permeation studies: A comparative study including EpiSkin® RHE, and human skin</w:t>
+                <w:t xml:space="preserve">Effects of solar radiations on stratum corneum hydration: Part I, protective role of skin surface lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Kichou</w:t>
+                <w:t xml:space="preserve">Ali Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bonnier</w:t>
+                <w:t xml:space="preserve">Hélène Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Dancik</w:t>
+                <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joudi Bakar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
+                <w:t xml:space="preserve">Carine Jacques-Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 647, pp.123488. </w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbio.202300055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249883v1</w:t>
+                <w:t xml:space="preserve">hal-04521976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of triglycerides photooxidation under solar radiations: A stepwise Raman study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Jacques-Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Science Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -508,90 +508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratum corneum ceramide profiles in vitro, ex vivo, and in vivo: characterization of the α-hydroxy double esterified ceramides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joudi Bakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Libong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tfayli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -642,103 +642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomolecular modifications during keratinocyte differentiation: Raman spectroscopy and chromatographic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joudi Bakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Tfaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 146 (9), pp.2965-2973. </w:t>
@@ -802,77 +802,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindala El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (3), pp.335-341. </w:t>
@@ -910,103 +910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the skin barrier function in the reconstructed human epidermis using a multimodal approach at molecular, tissue and functional levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joudi Bakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindala El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Hamla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 146 (14), pp.4649-4658. </w:t>
@@ -1057,77 +1057,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman confocal microscopy and biophysics multiparametric characterization of the skin barrier evolution with age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rigal-Dachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Nkengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Bigouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin surface lipid composition in women: increased 2,3-oxidosqualene correlates with older age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Bigouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,64 +1325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origanum essential oils reduce the level of melanin in B16-F1 melanocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindala El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joudi Bakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hani Dakroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,64 +1446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive characterization and simultaneous analysis of overall lipids in reconstructed human epidermis using NPLC/HR-MSn: 1-O-E (EO) Cer, a new ceramide subclass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joudi Bakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Libong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1593,77 +1593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin lightening effect of natural extracts coming from Senegal botanical biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindala El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Baillet-Guffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tfayli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1714,51 +1714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering-based preprocessing method for lipidomic data analysis: application for the evolution of newborn skin surface lipids from birth until 6 months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tfayli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2200,51 +2200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tfayli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Michael-Jubeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2438,51 +2438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Michael-Jubeli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet-Guffroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacques-Jamin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202300055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04249883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Dancik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudi Bakar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123488" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ansa.202200060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Libong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04011-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1an00231g" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindala El Khoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Yagoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2021.4049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hamla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00465D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rigal-Dachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Nkengne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bigouret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202100107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rigal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3753" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528256v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Dakroub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2019.3677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02301-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Zeitoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14699" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baudouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1255-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vyumvuhore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael-Jubeli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verzeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guillou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Michael Jubeli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet Guffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocd.12754" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Habib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lteif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04249883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Dancik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudi Bakar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Michael-Jubeli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet-Guffroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacques-Jamin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202300055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ansa.202200060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Libong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tfayli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-022-04011-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1an00231g" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindala El Khoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Yagoubi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2021.4049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hamla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00465D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rigal-Dachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Nkengne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bigouret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202100107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rigal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2020.3753" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528256v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Dakroub" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2019.3677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02301-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Zeitoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijd.14699" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baudouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1255-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vyumvuhore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael-Jubeli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verzeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guillou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Michael Jubeli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Baillet Guffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocd.12754" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Habib" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lteif" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>