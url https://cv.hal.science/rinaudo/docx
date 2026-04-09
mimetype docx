--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -781,260 +781,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02931362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expresiones “afro”: circulaciones y relocalizaciones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahayeilli Juárez Huet</w:t>
+                <w:t xml:space="preserve">El Norte. Une sociologie de la frontière et des dynamiques migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Anthropologie et migrations : mises en perspective, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son jarocho entre México y Estados Unidos: definición “afro” de una práctica transnacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishtar Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desacatos: Revista de Antropologia Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53, pp.8-19</w:t>
+              <w:t xml:space="preserve">, 2017, 53, pp.20-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...78 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01447631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Ishtar Cardona</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expresiones “afro”: circulaciones y relocalizaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahayeilli Juárez Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desacatos: Revista de Antropologia Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53, pp.20-37</w:t>
+              <w:t xml:space="preserve">, 2017, 53, pp.8-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01447631v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01447654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son jarocho entre Mexique, Etats-Unis et Europe : patrimonialisation réticulaire d'une pratique culturelle transnationale</w:t>
               </w:r>
@@ -1649,476 +1649,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00565061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mise en image et mise en critique de la Côte d'Azur. Synthèse de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cuturello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5, pp.77-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00079248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carnaval de Nice et carnavals indépendants. Les mises en scène festives du spectacle de l'authentique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, XXXVII (1), pp.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00083135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Paul Cuturello</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience des vendeurs migrants sur le marché de Vintimille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.042.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00082953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esprit pantaï. Ou comment réanimer le carnaval de Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28, pp.20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00082779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement syndical du racisme et de l'insécurité dans une entreprise de transports urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 46 (3), pp.309-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00083414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marie-Antoinette Hily</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmopolitisme et altérité : les nouveaux migrants dans l'économie informelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsantsa. Revue de la Société Suisse d'Ethnologie / Zeitschrift der Schweizerischen Ethnologischen Gesellschaft / Journal of the Swiss Ethnological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 8, pp.48-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2143,51 +2143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire frontière&amp;quot;. Commercer et circuler entre Menton et Vintimille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2363,51 +2363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques syndicales, racisme et antiracisme. À propos d'une recherche en cours dans une entreprise de transports publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2514,51 +2514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La REMI en question : bilan d'un parcours editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3178,334 +3178,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lo “afro”, lo &amp;quot;popular&amp;quot; y lo &amp;quot;caribeño&amp;quot; en las políticas culturales en Cartagena y Veracruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulaciones culturales. Lo afrocaribeño entre Cartagena, Veracruz, y La Habana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicaciones de la Casa Chata, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01086263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Más allá de la &amp;quot;identidad negra&amp;quot;: mestizaje y dinámicas raciales en la ciudad de Veracruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Cunin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mestizaje, diferencia y nación. Lo "negro" en América central y el Caribe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INAH, Colección Africanía, pp.226-266, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusiones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Ávila Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ávila Domínguez Freddy; Pérez Montfort Ricardo; Rinaudo Christian. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulaciones culturales. Lo afrocaribeño entre Cartagena, Veracruz, y La Habana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publicaciones de la Casa Chata, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Freddy Ávila Domínguez</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01086268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Pérez Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ávila Domínguez Freddy; Pérez Montfort Ricardo; Rinaudo Christian. </w:t>
+              <w:t xml:space="preserve">Ávila Dominguez Freddy; Pérez Montfort Ricardo; Rinaudo Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulaciones culturales. Lo afrocaribeño entre Cartagena, Veracruz, y La Habana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publicaciones de la Casa Chata, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...84 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01086266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3696,51 +3696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en image et mise en critique de la Côte d'Azur. Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cuturello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4001,51 +4001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration en question : territoires et construction des groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4087,51 +4087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs migrants sur le marché de Vintimille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4400,51 +4400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'articulation du &amp;quot;Local&amp;quot; et du &amp;quot;Global&amp;quot; dans les dynamiques d'identité urbaine. Mise en image et mise en critique de la &amp;quot;Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cuturello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4505,251 +4505,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement de l’incertitude dans la relation d’enquête ethnographique en sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en Sciences Humaines et Sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incertitude et connaissances en SHS : production, diffusion, transfert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société Sud-Est (MSHS) - Axe 4 : Territoires, systèmes techniques et usages sociaux, Jun 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01166270v1</w:t>
-[...80 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-01166287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement de l’incertitude dans la relation d’enquête ethnographique en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incertitude et connaissances en SHS : production, diffusion, transfert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société Sud-Est (MSHS) - Axe 4 : Territoires, systèmes techniques et usages sociaux, Jun 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01166287v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01166270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en image et mise en critique de la Côte d'Azur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cuturello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5153,51 +5153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rinaudo@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odyssee.univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690252v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy &#193;vila Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P&#233;rez Montfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahayeilli Ju&#225;rez Huet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.13769" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11352" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447631v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishtar Cardona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.3254" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frigoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuturello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poutignat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-F&#233;nart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Hily" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.042.0165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1996.1071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3753#" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audebert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00080447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rinaudo@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odyssee.univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690252v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy &#193;vila Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P&#233;rez Montfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahayeilli Ju&#225;rez Huet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.13769" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11352" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishtar Cardona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.3254" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frigoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuturello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Hily" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.042.0165" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poutignat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-F&#233;nart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1996.1071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3753#" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audebert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00080447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>