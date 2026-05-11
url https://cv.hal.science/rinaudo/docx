--- v1 (2026-04-09)
+++ v2 (2026-05-11)
@@ -781,260 +781,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02931362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expresiones “afro”: circulaciones y relocalizaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahayeilli Juárez Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desacatos: Revista de Antropologia Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.8-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01447654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El Norte. Une sociologie de la frontière et des dynamiques migratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Anthropologie et migrations : mises en perspective, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01889694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son jarocho entre México y Estados Unidos: definición “afro” de una práctica transnacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ishtar Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desacatos: Revista de Antropologia Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53, pp.20-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01447631v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01447654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Son jarocho entre Mexique, Etats-Unis et Europe : patrimonialisation réticulaire d'une pratique culturelle transnationale</w:t>
               </w:r>
@@ -1649,476 +1649,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00565061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carnaval de Nice et carnavals indépendants. Les mises en scène festives du spectacle de l'authentique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, XXXVII (1), pp.55-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00083135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mise en image et mise en critique de la Côte d'Azur. Synthèse de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cuturello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5, pp.77-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00079248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement syndical du racisme et de l'insécurité dans une entreprise de transports urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poutignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, XXXVII (1), pp.55-68</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 46 (3), pp.309-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00083414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esprit pantaï. Ou comment réanimer le carnaval de Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28, pp.20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00082779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience des vendeurs migrants sur le marché de Vintimille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2, pp.165-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.042.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00082953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'esprit pantaï. Ou comment réanimer le carnaval de Nice</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmopolitisme et altérité : les nouveaux migrants dans l'économie informelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...58 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Hily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsantsa. Revue de la Société Suisse d'Ethnologie / Zeitschrift der Schweizerischen Ethnologischen Gesellschaft / Journal of the Swiss Ethnological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 8, pp.48-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2143,51 +2143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire frontière&amp;quot;. Commercer et circuler entre Menton et Vintimille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2363,51 +2363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques syndicales, racisme et antiracisme. À propos d'une recherche en cours dans une entreprise de transports publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2514,51 +2514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La REMI en question : bilan d'un parcours editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3178,334 +3178,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lo “afro”, lo &amp;quot;popular&amp;quot; y lo &amp;quot;caribeño&amp;quot; en las políticas culturales en Cartagena y Veracruz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusiones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Ávila Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ávila Domínguez Freddy; Pérez Montfort Ricardo; Rinaudo Christian. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulaciones culturales. Lo afrocaribeño entre Cartagena, Veracruz, y La Habana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publicaciones de la Casa Chata, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-01086268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo “afro”, lo &amp;quot;popular&amp;quot; y lo &amp;quot;caribeño&amp;quot; en las políticas culturales en Cartagena y Veracruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulaciones culturales. Lo afrocaribeño entre Cartagena, Veracruz, y La Habana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicaciones de la Casa Chata, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">halshs-01086263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Más allá de la &amp;quot;identidad negra&amp;quot;: mestizaje y dinámicas raciales en la ciudad de Veracruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Cunin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mestizaje, diferencia y nación. Lo "negro" en América central y el Caribe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INAH, Colección Africanía, pp.226-266, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Freddy Ávila Domínguez</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Pérez Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ávila Domínguez Freddy; Pérez Montfort Ricardo; Rinaudo Christian. </w:t>
+              <w:t xml:space="preserve">Ávila Dominguez Freddy; Pérez Montfort Ricardo; Rinaudo Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulaciones culturales. Lo afrocaribeño entre Cartagena, Veracruz, y La Habana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publicaciones de la Casa Chata, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...84 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01086266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3696,51 +3696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en image et mise en critique de la Côte d'Azur. Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cuturello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4001,51 +4001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration en question : territoires et construction des groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4087,51 +4087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs migrants sur le marché de Vintimille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4400,51 +4400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'articulation du &amp;quot;Local&amp;quot; et du &amp;quot;Global&amp;quot; dans les dynamiques d'identité urbaine. Mise en image et mise en critique de la &amp;quot;Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cuturello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4505,251 +4505,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en Sciences Humaines et Sociales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le traitement de l’incertitude dans la relation d’enquête ethnographique en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incertitude et connaissances en SHS : production, diffusion, transfert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société Sud-Est (MSHS) - Axe 4 : Territoires, systèmes techniques et usages sociaux, Jun 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01166287v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-01166270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire science avec l’incertitude : réflexions sur la production des connaissances en Sciences Humaines et Sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...18 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incertitude et connaissances en SHS : production, diffusion, transfert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société Sud-Est (MSHS) - Axe 4 : Territoires, systèmes techniques et usages sociaux, Jun 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01166270v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01166287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en image et mise en critique de la Côte d'Azur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cuturello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5153,51 +5153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rinaudo@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odyssee.univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690252v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy &#193;vila Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P&#233;rez Montfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahayeilli Ju&#225;rez Huet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.13769" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11352" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishtar Cardona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447654v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.3254" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frigoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuturello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Hily" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.042.0165" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poutignat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-F&#233;nart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1996.1071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3753#" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audebert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00080447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rinaudo@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odyssee.univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690252v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy &#193;vila Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo P&#233;rez Montfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahayeilli Ju&#225;rez Huet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.13769" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11352" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447631v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishtar Cardona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01588667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.078.0183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.3254" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082626v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frigoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00565061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cuturello" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poutignat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-F&#233;nart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Hily" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.042.0165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/remi.1996.1071" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04631444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3753#" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audebert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00080447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>