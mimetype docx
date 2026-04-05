--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Rioul </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8681-8916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polytechnicien, Ingénieur Général (5e échelon) du Corps des Mines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat (PhD), Habilitation à Diriger les Recherches (HDR).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifié Professeur des Universités, sections CNU 26 et 61.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chevalier de l’Ordre des Palmes Académiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur chargé de cours à l’Ecole Polytechnique, Dépt. de Maths Appliquées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur (1re classe) à Télécom ParisTech, LTCI CNRS, Dépt. Comelec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission au Concours Commun Mines-Ponts, Responsable scientifique d’épreuves de mathématiques et observateur d’oral.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondant du Groupe LIESSE (formation continue pour les professeurs de classes préparatoires scientifiques).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ex-responsable du groupe d’enseignement-recherche « Communications Numériques ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ex-ingénieur de recherche à France Télécom (CNET).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l’information et du codage, Hermes-Science, 286 pages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie des Probabilités, Hermes-Science, 364 pages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 chapitres de livre, 15+ articles de revue, 80+ articles de conférences, 3 brevets.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">h-index &amp;gt; 20, g-index &amp;gt; 77, un article cité +3000 fois, 8 articles cités +100 fois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Télécom ParisTech, Analyse, Probabilités, Théorie de l’information, Codage correcteur d’erreurs, Communications numériques, Analyse temps-fréquence.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Polytechnique, Probabilités, Statistiques, Traitement du Signal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ENSTA ParisTech, Codage de source et de canal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supélec, Théorie de l’information.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ENS Cachan, Théorie des ondelettes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ISAE (Supaéro), ESME-Sudria, Université Paris-Sud 11, Université P. & M. Curie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l’estimation et de l’information, inégalités entropiques, régions de capacité de canaux gaussiens à interférence.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse par canaux cachés, distingueurs optimaux, contremesures.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Psychologie expérimentale, analyse mathématique de la loi de Fitts.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codage source-canal conjoint, compression binaire robuste aux erreurs de transmission, optimisation taux-distorsion conjointe, codes BCH réels pour le débruitage d’images.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie des ondelettes, distributions temps-échelle, conception d’ondelettes régulières et de schémas de subdivision, algorithmes rapides.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compression d’images, codage en sous-bandes adaptatif et traitement aux bords, critère de norme infinie pour les images biomédicales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations for Side-Channel Analysis of Cryptographic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham, pp.X-411, 2025, 978-3-031-64398-9. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64399-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spartacus IDH. pp.154, 2022, 978-2-36693-120-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria da informação e da codificação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora da Unicamp / Editora da Universidade de Brasilia. 288 pp., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des Probabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science - Lavoisier, pp.364, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'Information et du Codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science - Lavoisier, pp.286, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Mrs. Gerber’s Lemma for evaluating the information leakage of secret sharing schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioannis Kontoyiannis, Jason Klusowski, Cynthia Rush. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Theory, Probability and Statistical Learning: A Festschrift in Honor of Andrew Barron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois lois des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88, pp.132-135, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soleil se lèvera-t-il demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Simon Laplace, un savant des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88 (88), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112, 2024, 9782848842585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissing number of codes: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIASM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coding Theory and applications (tentative title)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, Lecture Notes in Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Information Gain to Design Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nikola Banovic, Per Ola Kristensson, Antti Oulasvirta, and John H. Williamson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Methods for Interaction Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This is IT: A Primer on Shannon’s Entropy and Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Duplantier and Vincent Rivasseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Theory Poincaré Seminar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, Birkhäuser, Springer Nature, 2021, Progress in Mathematical Physics, 978-3-030-81479-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement de l'Information (La Main à la Pâte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.7, 2020, Culture et Connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local-global principle for the real continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Carnielli; Jacek Malinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contradictions, from Consistency to Inconsistency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Springer, pp.213-240, 2018, Trends in Logic, 978-3-030-07534-7. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98797-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie mathématique de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cassini, pp.1-5, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic comparison of side-channel distinguishers: Inter-class distance, confusion, and success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Candaele; Dimitrios Soudris; Iraklis Anagnostopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusted Computing for European Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.187-225, 2015, 978-3-319-09419-9. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09420-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Shannon’s Formula and Hartley’s Rule: Beyond the Mathematical Coincidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Entropy and Their Geometric Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, pp.18-36, 2015, 978-3-03842-104-7. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03842-104-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithms for wavelet transform computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time-frequency and Wavelets in Biomedical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-242, 1997, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/9780470546697.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Information Theoretic Evaluation of the Rank Statistics in Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.53-81. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2026.i1.53-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theoretic Proof of the Chernoff-Hoeffding Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106582. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2025.106582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Mixture Model for Characterizing Human Aiming Performance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek S Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.236-254. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1471082X241234139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on Schützenberger-Pinsker inequalities (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">information geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (S2), pp.737-779. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41884-024-00138-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be my guesses: The interplay between side-channel leakage metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107, pp.105045. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2024.105045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theoretic Condition for Perfect Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e26010086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soleil se lèvera-t-il demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between error, total variation, alpha-entropy and guessing: Fano and Pinsker direct and reverse inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (7), pp.978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward finding best linear codes for side-channel protections (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-022-00305-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on a Theme by Massey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (5), pp.2813-2828. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2022.3141264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Expectation-Maximization Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (4), pp.774-799. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2022.i4.774-799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on a Theme by Massey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (5), pp.2813—2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight and Scalable Side-Channel Attack Evaluations through Asymptotically Optimal Massey-like Inequalities on Guessing Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tănăsescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Choudary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelimon George Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.1538. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e23111538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs in Finite Metric Spaces: A Probabilistic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjia Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphs and Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue commemorating the 75th anniversary of E. Bannai and H. Enomoto, 37 (4), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00373-021-02338-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic distinguishers for timing attacks with partial profiles: Solving the empty bin issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshana Jayasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special issue on Cryptography and Encryption, 12 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jis.2021.121001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feedback information-theoretic transmission scheme (FITTS) for modeling trajectory variability in aimed movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114 (6), pp.621-641. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-020-00853-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge Codes for Physically Unclonable Functions with Gaussian Delays: A Maximum Entropy Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Latin American Week on Coding and Information, 14 (3), pp.491-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Normality of Q-ary Linear Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjia Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.1895-1898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine R...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Union des Professeurs de classes préparatoires Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (267), pp.30-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best information is most successful: Mutual information and success rate in side-channel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Piantanida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (2), pp.49-79. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tches.v2019.i2.49-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality and practicability of mutual information analysis in some scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Èloi de Chèrisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.101-121. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-017-0241-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-accuracy tradeoff of aimed movement: A formal information-theoretic transmission scheme (FITTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), pp.27:1-27:33. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformly Projected RCQD QAM: A Low-Complexity Signal Space Diversity Solution over Fading Channels With or Without Erasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2018.2811618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rényi Entropy Power Inequalities via Normal Transport and Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (9), pp.641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-accuracy tradeoff of aimed movement: A formal information-theoretic transmission scheme (FITTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), Article 27 (33 pp.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet another proof of the entropy power inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (6), pp.3595-3599. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2676093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal side-channel attacks for multivariate leakages and multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-017-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Collision Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.2090 - 2104. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2017.2697401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Shannon's formula and Hartley's rule: Beyond the mathematical coincidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (9), pp.4892-4910. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e16094892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power model of Fitts' law does not encompass the logarithmic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Test of Throughput Invariance in Fitts' Law: Role of the Intercept and of Jensen's Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halla H. Olafsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces, the quaterly magazine of BCS interaction group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test of throughput invariance in Fitts' law: Role of the intercept and of Jensen's inequality (reprinted)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. B. Olafsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces, the quaterly magazine of BCS interaction group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.08-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power vs. logarithmic model of Fitts' law: A mathematical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale : Mathématics &amp; Sciences humaines / Mathematics and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012(3) (199), pp.85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Theoretic Proofs of Entropy Power Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image coding with an L∞ norm and confidence interval criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (5), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/83.668016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remez exchange algorithm for orthonormal wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 41 (8), pp.550-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular wavelets: A discrete-time approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 41 (12), pp.3572-3579. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.258100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time multiresolution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 41 (8), pp.2591-2606. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.229891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale energy distributions: a general class extending wavelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 40 (7), pp.1746-1757. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.143446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple regularity criteria for subdivision schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 23 (6), pp.1544-1576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithms for discrete and continuous wavelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (2), pp.569-586. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/18.119724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelets and signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vetterli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8 (4), pp.14-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for estimating articulatory positions from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishnu S. Atal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 86 (1), pp.S67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse par ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (155)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des canaux cachés : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Forum InCyber Europe (FIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on the Schützenberger-van Trees inequality: A posterior uncertainty principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Geometric Science of Information (GSI'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Oct 2025, Saint Malo, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Experimental Design with Mutual Information and Learned Errors for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mathematical Psychology Group Meeting (EMPG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMPG, Sep 2025, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une axiomatique minimale de l'information quantique : Schrödinger ex-nihilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizability and sample complexity of quadratic shallow neural networks under low-rank learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Mokraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Benesty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From information leakage to rank statistics in side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La borne bayesienne de Schützenberger-van Trees : Un principe d'incertitude sur l'a posteriori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal security proofs via Doeblin coefficients: Optimal side-channel factorization from noisy leakage to random probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual International Cryptology Conference (CRYPTO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IACR, Aug 2024, Santa Barbara, United States. pp.389-426, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68391-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight side-channel security bounds on hardware cryptographic engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Free Silicon Conference (FSiC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Perfect Reconstruction Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2024, Lyon, France. pp.2547-2551, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can information guess ? Guessing advantage vs. Rényi entropy for small leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Information Guess? Guessing Advantage vs. Rényi Entropy for Small Leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.2963-2968, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT57864.2024.10619150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal leakage of masked implementations using Mrs. Gerber's lemma for min-entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic information-theoretic framework for evaluating the side-channel security of masked implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theory as a unifying tool for understanding and designing human-computer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer, Software and Modeling (ICCSM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of ring oscillator PUFs with reduced helper data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Security (IWSEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the Field Size Loss from Duc et al.’s Conjectured Bound for Masked Encodings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Munich, Germany. pp.86-104, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29497-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on Schützenberger-Pinsker inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geometric Science of Information (GSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nearly Tight Proof of Duc et al.’s Conjectured Security Bound for Masked Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARDIS 2022 - 21st Smart Card Research and Advanced Application Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Birmingham, United Kingdom. pp.69-81, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25319-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All you ever wanted to know about side-channel attacks and protections (and a forthcoming book)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Free Silicon Conference (FSiC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Mrs. Gerber's lemma for evaluating the information leakage of masked computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved alpha-information bounds for higher-order masked cryptographic implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2023, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All you ever wanted to know about side-channel attacks and protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Forum International de la Cybersécurité (FIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-capacity of communication channels with feedback: Theoretical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huawei’s Strategy and Technology Workshop (STW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huawei, Sep 2022, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel information leakage of code-based masked implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Canadian Workshop on Information Theory (CWIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CWIT55308.2022.9817673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be my guess: Guessing entropy vs. success rate for evaluating side-channel attacks of secure chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Euromicro Conference on Digital System Design (DSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Maspalomas, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is randomness? The interplay between alpha-entropies, total variation and guessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Conference on Bayesian and Maximum Entropy methods in Science and Engineering (MaxEnt 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.30, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/psf2022005030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking masked cryptographic implementations: Information-theoretic bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Information Theory (ISIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprofiled expectation-maximization attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La véritable (et méconnue) théorie de l'information de Shannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Colloque GRETSI'22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of side-channel attacks using alpha-information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian bounds for discrete entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Timing Attack on the SEAL Homomorphic Encryption Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bel Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Security Proofs for Embedded Systems (PROOFS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-asymptotic bounds of point-to-point communication with or without perfect feedback using alpha-information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2022: IEEE 9th International Conference on Communications and Electronics (ICCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nha Trang, Vietnam. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCE55644.2022.9852067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Finding Best Linear Codes for Side-Channel Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Security Proofs for Embedded Systems (PROOFS'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Sequences over Hadamard Codes for Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne, Australia. pp.801-806, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9517752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primer on Shannon's information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Meeting on Algebraic Structures and Their Applications (MASA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King Abdulaziz University, Mar 2021, Jeddah, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Primer on Alpha-Information Theory with Application to Leakage in Secrecy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference on Geometric Science of Information (GSI'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. pp.459 - 467, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80209-7_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulant Expansion of Mutual Information for Quantifying Leakage of a Protected Secret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne (virtual), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Conditional alpha-Information and its Application to Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Information Theory Workshop (ITW2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Relevant is Hick's Law for HCI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '20 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rényi Entropy Power and Normal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Information Theory and Its Applications (ISITA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEICE, Oct 2020, Kapolei, Hawai'i (virtual conference), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Big Picture of Delay-PUF Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Circuit Theory and Design (ECCTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2020, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Fault Analysis With Few Encryptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-leakage via Fano's inequality for alpha-information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCSD, Feb 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theory: An analysis and design tool for HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Oulasvirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2019 - The ACM CHI Conference on Human Factors in Computing Systems - Workshop on Computational Modeling in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy estimation of physically unclonable functions via Chow parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Allerton Conference on Communication, Control, and Computing (Allerton'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Monticello, IL, United States. pp.698-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation proofs of Rényi entropy power inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality in the matrix entropy-power inequality and blind separation of real and complex sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Zamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-accuracy tradeoff of aimed movement: A formal information-theoretic transmission scheme (FITTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM Conference on Human Factors in Computing Systems (CHI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information-theoretic model for side-channel attacks in embedded hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Piantanida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAnalyzer: A simple static analysis tool for detecting cache-timing leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression to a Linear Lower Bound With Outliers: An Exponentially Modified Gaussian Noise Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2019 | 27th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, A Coruna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On minimum entropy and Gaussian transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy 2018: From Physics to Information Sciences and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIGFile: Bayesian Information Gain for Fast File Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2018 CHI Conference on Human Factors in Computing Systems (CHI '18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal QC, Canada. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and entropy of delay PUFs: A theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved analysis of reliability and entropy for delay PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2018.00096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This is IT: A Primer on Shannon's Entropy and Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Poincaré XXIII (Bourbaphy Seminar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix entropy-power inequality via normal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Zamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on the Science of Electrical Engineering (ICSEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Eilat, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perils of Confounding Factors: How Fitts' Law Experiments can Lead to False Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM 2018 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon et la théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Congrès Franco-Marocain de Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge codes for physically unclonable functions with Gaussian delays: A maximum entropy problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Workshop on Coding and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Unicamp-Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confusing information: How confusion improves side-channel analysis for monobit leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Theoretic Analysis of the Speed-Accuracy Tradeoff with Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Miyazaki, Japan. pp.3452-3457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confused yet successful: Theoretical computation of distinguishers for monobit leakages in terms of confusion coefficient and SNR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information Security and Cryptology (Inscrypt 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Fuzhou, China. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14234-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Fitts’ Law, Two Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.525-533, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et simplicité d'implantation des constellations tournées: une approche pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France. pp.ID29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport to Rényi Entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd conference on Geometric Science of Information (GSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Side-Channel Leakage Analysis &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; Orthonormal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Information Technology and Communications Security (SECITC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIGnav: Bayesian Information Gain for Guiding Multiscale Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Lucas d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2017 - International conference of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.5869-5880, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes for Side-Channel Attacks and Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2SI 2017 - International Conference on Codes, Cryptology, and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.35-55, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism to assess the entropy and reliability of the loop-PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessein de Laplume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe colloque GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Theoretic Analysis of Human Performance for Command Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mumbai, India. pp.515-524, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'extremum d'entropie pour les transformations linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe colloque GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transportation to the entropy-power inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITA.2017.8023467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At every corner: Determining corner points of two-user Gaussian interference channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local-global principle for real analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Brazilian Logic Conference (EBL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pirenópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Miss is Human Information-Theoretic Rationale for Target Misses in Fitts’ Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2017 Conference on Human Factors in Computing Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Extra-Reductions Defeat Blinded Regular Exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems – CHES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. pp.Pages 3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local-global principle for the real continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Logic XVI (TRENDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Entropy of Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFs: Standardization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Workshop on Mobile System Technologies (MST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MST.2016.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Some Almost Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITA.2016.7888134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A challenge code for maximizing the entropy of PUF responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Extra-Reductions Defeat Blinded Regular Exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Cryptographic Hardware and Embedded Systems (CHES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, CA, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template attacks with partial profiles and Dirichlet priors: Application to timing attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshana Jayasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardware and Architectural Support for Security and Privacy (HASP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2948618.2948625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon's formula W.log(1+SNR): A historical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Théorie de l'Information: nouvelles frontières dans le cadre du centenaire de Claude Shannon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal side-channel attacks for multivariate leakages and multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS 2016 Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-017-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality and practicability of mutual information analysis in some scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArticCrypt 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Longyearbyen, Svalbard, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Class vs. Mutual Information as Side-Channel Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Expansion of Maximum Likelihood Attacks for Masked and Shuffled Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual International Conference on the Theory and Applications of Cryptology and Information Security (AsiaCrypt 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53887-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining perceived information based on Shannon’s communication theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor expansion of maximum likelihood attacks, with application to masked and shuffled implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Fitts' law with Shannon's information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mathematical Psychology Group Meeting (EMPG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Key to Success: Success Exponents for Side-Channel Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Cryptology in India (IndoCrypt 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.270-290, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26617-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality of mutual information analysis for discrete leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass+Skin: An Empirical Evaluation of the Added Value of Finger Identification to Basic Single-Touch Interaction on Touch Screens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 15th IFIP TC.13 International Conference on Human-Computer Interaction (INTERACT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.55-71, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost There: Corner Points of Gaussian Interference Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Information Theory and Applications Workshop (ITA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITA.2015.7308963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical description of the speed/accuracy trade-off of aimed movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 British Human Computer Interaction Conference (HCI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lincoln, United Kingdom. pp.91-100, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2783446.2783574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From almost Gaussian to Gaussian: Bounding differences of differential entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications (ITA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More - Dimensionality Reduction from a Theoretical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems -- CHES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48324-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template Attacks, Optimal Distinguishers and the Perceived Information Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From almost Gaussian to Gaussian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.67-73, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4905964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking suggest boxes in web applications over https using stochastic side-channel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Calasans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Risks and Security of Internet and Systems (CRISIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Trente, Italy. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17127-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When optimal means optimal: Finding optimal distinguishers from the mathematical theory of communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masks will fall off: Higher-order optimal distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Theory and Application of Cryptology and Information Security (AsiaCrypt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Kaoshiung, Taiwan. pp.344-365, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45608-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good is not good enough: Deriving optimal distinguishers from communication theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea. pp.55-74, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44709-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon's formula and Hartley's rule: A mathematical coincidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.105-112, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4905969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of Kolmogorov-Smirnov distinguishers: Side-channel analysis vs. differential cryptanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.9-28, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10175-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency analysis for second-order attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belgarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Card Research and Advanced Application Conference (CARDIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.108-122, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08302-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical vs. theoretical evaluation of DPA and CPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Cryptography, Robustness, and Provably Secure Schemes for Female Young Researchers (CrossFyre'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, KU Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the secrets of success: Theoretical efficiency of side-channel distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Relay Beamforming for MIMO Multi-Relay Networks with Imperfect Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust relay beamforming for MIMO multi-relay networks with imperfect channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Side-Channel Analysis Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information and Communications Security (ICICS'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Hong Kong, China. pp.331-340, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34129-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test of throughput invariance in Fitts' law: Role of the intercept and of Jensen's inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halla H. Olafsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th BCS Conference on Human Computer Interaction (HCI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results about the distinction of side-channel distinguishers based on distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power model of Fitts' law does not encompass the logarithmic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the European Mathematical Psychology Group (EMPG 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple proof of the entropy-power inequality via properties of mutual information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Information Theory (ISIT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2007.4557202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal algorithm for resource allocation with concave cost functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ALIO/EURO Conference on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear scalar quantization of wavelet image decomposition using joint optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Conference on Electronics, Circuits and Systems (ICECS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Gammarth, Tunisia. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2005.4633410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source-channel coding using structured oversampled filters banks applied to image transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP '01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt Lake City, United States. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2001.940529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real BCH codes as joint source channel codes for satellite images coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 IEEE Global Telecommunications Conference (GLOBECOM '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2000.891253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral interpolation coder for impulse noise cancellation over a binary symmetric channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Europeen Signal Processing conference (EUSIPCO'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimum bitwise decomposition of any memoryless source to be sent over a BSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Telecommunications (ICT'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Cheju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage source/canal combiné: Impact du codage BCH sur la compression d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Worshop: Compression embarquée d'images fixes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source-channel coding of uniform memoryless sources over binary symmetric channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Sydney, Australia. pp.3614-3619, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.1998.775976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source and channel coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Study Institute on Signal Processing for Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO, Jul 1998, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éloge de la paresse en codage conjoint source/canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Worshop: Codage source/canal combiné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint binary symmetric source-channel coding with small linear codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Signal Processing Conference (EUSIPCO'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la redondance résiduelle pour combattre le bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Worshop: Codage source/canal combiné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage conjoint souce/canal: enjeux et approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance bounds for joint source-channel coding of uniform memoryless sources using a binary decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 254 European Worshop on Emerging Techniques for Communication Terminals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined source-channel coding for binary symmetric channels and uniform memoryless sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral algorithm for removing salt and pepper from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 IEEE Digital Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Loen, Norway. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSPWS.1996.555514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined source-channel coding: Panorama of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Workshop on Data Compression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de filtres ondelettes : application à la compression d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Temps-Fréquence, Ondelettes et Multirésolution : Théorie, Modèles et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border recovery for subband processing of finite-length signals. Application to time-varying filter banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Adelaide, Australia. pp.133-136, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.1994.390072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L∞-coding of images: a confidence interval criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE International Conference on Image Processing (ICIP-94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Austin, TX, United States. pp.888-892, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.1994.413483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression d'images en norme L∞</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées Tunisiennes en Electrotechnique et Automatique (JTEA'94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the choice of `wavelet' filters for still image compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Minneapolis, United States. pp.550-553, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.1993.319870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular wavelets: Theory and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wavelets and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Toulouse, France. pp.229-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet regularity of iterated filter banks with rational sampling changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.1993.319473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simple de calcul de bancs de filtres/ondelettes bi-orthogonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hölder regularity of subdivision schemes and wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Curves and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Chamonix, France. pp.437-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple, optimal regularity estimates for wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Signal Processing Conference (EUSIPCO'92)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Brussels, Belgium. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time approach to regularity of 1D or 2D wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992 IEEE Digital Signal Processing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Utica, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier and wavelet spectrograms seen as smoothed Wigner-Ville distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wavelets and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1989, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformées en ondelettes discrètes et continues : comparaison et algorithmes rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan-les-Pins, France. pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithms for the continuous wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1991 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-91)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Toronto, Canada. pp.2213-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affine smoothing of the Wigner-Ville distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Albuquerque, NM, United States. pp.2455-2458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and algorithms for the orthonormal discrete wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 IEEE Digital Signal Processing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, New Paltz, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis/synthesis of sound signals using a discrete wavelet transform (DWT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dorize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2020/0313845 A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2017/057295. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR RECOVERING SECRET DATA OF A CRYPTOGRAPHIC DEVICE AND FOR EVALUATING THE SECURITY OF SUCH A DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent 2017/0270307 A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : France N° 16305386.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS AND DEVICES FOR ESTIMATING SECRET VALUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Europe N° 15306992.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR RECOVERING SECRET DATA OF A CRYPTOGRAPHIC DEVICE AND FOR EVALUATING THE SECURITY OF SUCH A DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/IB2014/003248. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Decoding with Log-Ratio Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE European School of Information Theory (ESIT'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Eindhoven, Netherlands. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenging neural decoding with general-purpose networks and its improvement via probabilistic embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Junior Conference on Data Science and Engineering (JDSE'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orsay (Université Paris-Sud 11), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Security. How Much Are You Secure? Mrs. Gerber’s Lemma and Majorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Institut Mines-Télécom, Risques &amp; Cyber : Sécurité et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rényi Entropy Estimation for Secure Silicon Fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sans Diego, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessing a secret cryptographic key from side-channel leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE European School of Information Theory (ESIT'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Sophia Antipolis, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Experimental Design Approach Maximizing Information Gain for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Lucas d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITA 2017 - IEEE Information Theory and Applications Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal attacks for multivariate and multi-model side-channel leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. Cryptographic Hardware and Embedded Systems – CHES 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Optimality of Mutual Information Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lejla Batina; Matthew Robshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science, 8731, 2014, Cryptographic Hardware and Embedded Systems – CHES 2014 16th International Workshop, Busan, South Korea, September 23-26, 2014. Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the success of a side-channel attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque de l'Institut Mines-Télécom, Numérique: Grande échelle et complexité (Sécurité, sûreté, risques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success rate exponents for side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success metric: An all-in-one criterion for comparing side-channel distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Bertoni; Jean-Sébastien Coron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa Barbara, CA, United States. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science, 8086, Cryptographic Hardware and Embedded Systems - CHES 2013 15th International Workshop, Santa Barbara, CA, USA, August 20-23, 2013. Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Google Doctoral Fellowship Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul sans peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au Fil des Maths, Bulletin de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois lois des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Tangente HS n°88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The life and work of Kolmogorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://culturemath.ens.fr/thematiques/biographie/life-and-work-kolmogorov</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La connaissance réduit l'incertitude » : un théorème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Nuit de l’ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie et l'oeuvre de Kolmogorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les probabilités ont la cote !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon et la théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplume, sous le masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de l'Académie des Sciences, Évolution des disciplines et histoire des découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Just Pointing: Shannon's Information Theory as a General Tool for Performance Evaluation of Input Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux théories des ondelettes, du codage conjoint source-canal et de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l'information et codage [math.IT]. Université Pierre et Marie Curie, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03326386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondelettes régulières: application à la compression d'images fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Télécom ParisTech, 1993. English. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId448"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Rioul </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8681-8916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polytechnicien, Ingénieur Général (5e échelon) du Corps des Mines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat (PhD), Habilitation à Diriger les Recherches (HDR).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifié Professeur des Universités, sections CNU 26 et 61.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chevalier de l’Ordre des Palmes Académiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur chargé de cours à l’Ecole Polytechnique, Dépt. de Maths Appliquées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur (1re classe) à Télécom ParisTech, LTCI CNRS, Dépt. Comelec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission au Concours Commun Mines-Ponts, Responsable scientifique d’épreuves de mathématiques et observateur d’oral.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondant du Groupe LIESSE (formation continue pour les professeurs de classes préparatoires scientifiques).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ex-responsable du groupe d’enseignement-recherche « Communications Numériques ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ex-ingénieur de recherche à France Télécom (CNET).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l’information et du codage, Hermes-Science, 286 pages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie des Probabilités, Hermes-Science, 364 pages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 chapitres de livre, 15+ articles de revue, 80+ articles de conférences, 3 brevets.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">h-index &amp;gt; 20, g-index &amp;gt; 77, un article cité +3000 fois, 8 articles cités +100 fois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Télécom ParisTech, Analyse, Probabilités, Théorie de l’information, Codage correcteur d’erreurs, Communications numériques, Analyse temps-fréquence.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Polytechnique, Probabilités, Statistiques, Traitement du Signal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ENSTA ParisTech, Codage de source et de canal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supélec, Théorie de l’information.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ENS Cachan, Théorie des ondelettes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ISAE (Supaéro), ESME-Sudria, Université Paris-Sud 11, Université P. & M. Curie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l’estimation et de l’information, inégalités entropiques, régions de capacité de canaux gaussiens à interférence.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse par canaux cachés, distingueurs optimaux, contremesures.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Psychologie expérimentale, analyse mathématique de la loi de Fitts.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codage source-canal conjoint, compression binaire robuste aux erreurs de transmission, optimisation taux-distorsion conjointe, codes BCH réels pour le débruitage d’images.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie des ondelettes, distributions temps-échelle, conception d’ondelettes régulières et de schémas de subdivision, algorithmes rapides.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compression d’images, codage en sous-bandes adaptatif et traitement aux bords, critère de norme infinie pour les images biomédicales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations for Side-Channel Analysis of Cryptographic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham, pp.X-411, 2025, 978-3-031-64398-9. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64399-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spartacus IDH. pp.154, 2022, 978-2-36693-120-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria da informação e da codificação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora da Unicamp / Editora da Universidade de Brasilia. 288 pp., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des Probabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science - Lavoisier, pp.364, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'Information et du Codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science - Lavoisier, pp.286, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Mrs. Gerber’s Lemma for evaluating the information leakage of secret sharing schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioannis Kontoyiannis, Jason Klusowski, Cynthia Rush. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Theory, Probability and Statistical Learning: A Festschrift in Honor of Andrew Barron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois lois des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88, pp.132-135, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soleil se lèvera-t-il demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Simon Laplace, un savant des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88 (88), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112, 2024, 9782848842585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissing number of codes: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIASM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coding Theory and applications (tentative title)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, Lecture Notes in Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Information Gain to Design Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nikola Banovic, Per Ola Kristensson, Antti Oulasvirta, and John H. Williamson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Methods for Interaction Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This is IT: A Primer on Shannon’s Entropy and Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Duplantier and Vincent Rivasseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Theory Poincaré Seminar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, Birkhäuser, Springer Nature, 2021, Progress in Mathematical Physics, 978-3-030-81479-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement de l'Information (La Main à la Pâte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.7, 2020, Culture et Connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local-global principle for the real continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Carnielli; Jacek Malinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contradictions, from Consistency to Inconsistency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Springer, pp.213-240, 2018, Trends in Logic, 978-3-030-07534-7. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98797-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie mathématique de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cassini, pp.1-5, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic comparison of side-channel distinguishers: Inter-class distance, confusion, and success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Candaele; Dimitrios Soudris; Iraklis Anagnostopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusted Computing for European Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.187-225, 2015, 978-3-319-09419-9. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09420-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Shannon’s Formula and Hartley’s Rule: Beyond the Mathematical Coincidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Entropy and Their Geometric Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, pp.18-36, 2015, 978-3-03842-104-7. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03842-104-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithms for wavelet transform computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time-frequency and Wavelets in Biomedical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-242, 1997, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/9780470546697.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Information Theoretic Evaluation of the Rank Statistics in Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.53-81. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2026.i1.53-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theoretic Proof of the Chernoff-Hoeffding Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106582. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2025.106582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Mixture Model for Characterizing Human Aiming Performance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek S Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.236-254. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1471082X241234139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on Schützenberger-Pinsker inequalities (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">information geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (S2), pp.737-779. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41884-024-00138-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be my guesses: The interplay between side-channel leakage metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107, pp.105045. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2024.105045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theoretic Condition for Perfect Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e26010086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soleil se lèvera-t-il demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between error, total variation, alpha-entropy and guessing: Fano and Pinsker direct and reverse inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (7), pp.978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward finding best linear codes for side-channel protections (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-022-00305-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on a Theme by Massey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (5), pp.2813-2828. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2022.3141264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Expectation-Maximization Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (4), pp.774-799. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2022.i4.774-799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on a Theme by Massey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (5), pp.2813—2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs in Finite Metric Spaces: A Probabilistic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjia Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphs and Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue commemorating the 75th anniversary of E. Bannai and H. Enomoto, 37 (4), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00373-021-02338-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight and Scalable Side-Channel Attack Evaluations through Asymptotically Optimal Massey-like Inequalities on Guessing Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tănăsescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Choudary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelimon George Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.1538. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e23111538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic distinguishers for timing attacks with partial profiles: Solving the empty bin issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshana Jayasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special issue on Cryptography and Encryption, 12 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jis.2021.121001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feedback information-theoretic transmission scheme (FITTS) for modeling trajectory variability in aimed movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114 (6), pp.621-641. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-020-00853-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge Codes for Physically Unclonable Functions with Gaussian Delays: A Maximum Entropy Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Latin American Week on Coding and Information, 14 (3), pp.491-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Normality of Q-ary Linear Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjia Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.1895-1898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine R...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Union des Professeurs de classes préparatoires Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (267), pp.30-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best information is most successful: Mutual information and success rate in side-channel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Piantanida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (2), pp.49-79. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tches.v2019.i2.49-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality and practicability of mutual information analysis in some scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Èloi de Chèrisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.101-121. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-017-0241-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformly Projected RCQD QAM: A Low-Complexity Signal Space Diversity Solution over Fading Channels With or Without Erasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2018.2811618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-accuracy tradeoff of aimed movement: A formal information-theoretic transmission scheme (FITTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), pp.27:1-27:33. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rényi Entropy Power Inequalities via Normal Transport and Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (9), pp.641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-accuracy tradeoff of aimed movement: A formal information-theoretic transmission scheme (FITTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), Article 27 (33 pp.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal side-channel attacks for multivariate leakages and multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-017-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet another proof of the entropy power inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (6), pp.3595-3599. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2676093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Collision Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.2090 - 2104. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2017.2697401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Shannon's formula and Hartley's rule: Beyond the mathematical coincidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (9), pp.4892-4910. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e16094892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power model of Fitts' law does not encompass the logarithmic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Test of Throughput Invariance in Fitts' Law: Role of the Intercept and of Jensen's Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halla H. Olafsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces, the quaterly magazine of BCS interaction group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test of throughput invariance in Fitts' law: Role of the intercept and of Jensen's inequality (reprinted)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. B. Olafsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces, the quaterly magazine of BCS interaction group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.08-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power vs. logarithmic model of Fitts' law: A mathematical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale : Mathématics &amp; Sciences humaines / Mathematics and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012(3) (199), pp.85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Theoretic Proofs of Entropy Power Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image coding with an L∞ norm and confidence interval criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (5), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/83.668016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remez exchange algorithm for orthonormal wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 41 (8), pp.550-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular wavelets: A discrete-time approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 41 (12), pp.3572-3579. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.258100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time multiresolution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 41 (8), pp.2591-2606. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.229891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale energy distributions: a general class extending wavelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 40 (7), pp.1746-1757. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.143446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple regularity criteria for subdivision schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 23 (6), pp.1544-1576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithms for discrete and continuous wavelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (2), pp.569-586. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/18.119724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelets and signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vetterli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8 (4), pp.14-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for estimating articulatory positions from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishnu S. Atal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 86 (1), pp.S67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse par ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (155)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des canaux cachés : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Forum InCyber Europe (FIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizability and sample complexity of quadratic shallow neural networks under low-rank learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Mokraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Benesty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From information leakage to rank statistics in side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on the Schützenberger-van Trees inequality: A posterior uncertainty principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Geometric Science of Information (GSI'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Oct 2025, Saint Malo, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Experimental Design with Mutual Information and Learned Errors for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mathematical Psychology Group Meeting (EMPG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMPG, Sep 2025, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une axiomatique minimale de l'information quantique : Schrödinger ex-nihilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La borne bayesienne de Schützenberger-van Trees : Un principe d'incertitude sur l'a posteriori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal security proofs via Doeblin coefficients: Optimal side-channel factorization from noisy leakage to random probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual International Cryptology Conference (CRYPTO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IACR, Aug 2024, Santa Barbara, United States. pp.389-426, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68391-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight side-channel security bounds on hardware cryptographic engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Free Silicon Conference (FSiC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Perfect Reconstruction Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2024, Lyon, France. pp.2547-2551, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can information guess ? Guessing advantage vs. Rényi entropy for small leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Information Guess? Guessing Advantage vs. Rényi Entropy for Small Leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.2963-2968, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT57864.2024.10619150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal leakage of masked implementations using Mrs. Gerber's lemma for min-entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of ring oscillator PUFs with reduced helper data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Security (IWSEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the Field Size Loss from Duc et al.’s Conjectured Bound for Masked Encodings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Munich, Germany. pp.86-104, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29497-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on Schützenberger-Pinsker inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geometric Science of Information (GSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All you ever wanted to know about side-channel attacks and protections (and a forthcoming book)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Free Silicon Conference (FSiC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nearly Tight Proof of Duc et al.’s Conjectured Security Bound for Masked Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARDIS 2022 - 21st Smart Card Research and Advanced Application Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Birmingham, United Kingdom. pp.69-81, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25319-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic information-theoretic framework for evaluating the side-channel security of masked implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theory as a unifying tool for understanding and designing human-computer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer, Software and Modeling (ICCSM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Mrs. Gerber's lemma for evaluating the information leakage of masked computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved alpha-information bounds for higher-order masked cryptographic implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2023, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All you ever wanted to know about side-channel attacks and protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Forum International de la Cybersécurité (FIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-capacity of communication channels with feedback: Theoretical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huawei’s Strategy and Technology Workshop (STW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huawei, Sep 2022, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel information leakage of code-based masked implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Canadian Workshop on Information Theory (CWIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CWIT55308.2022.9817673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprofiled expectation-maximization attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be my guess: Guessing entropy vs. success rate for evaluating side-channel attacks of secure chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Euromicro Conference on Digital System Design (DSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Maspalomas, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is randomness? The interplay between alpha-entropies, total variation and guessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Conference on Bayesian and Maximum Entropy methods in Science and Engineering (MaxEnt 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.30, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/psf2022005030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking masked cryptographic implementations: Information-theoretic bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Information Theory (ISIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La véritable (et méconnue) théorie de l'information de Shannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Colloque GRETSI'22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of side-channel attacks using alpha-information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian bounds for discrete entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Timing Attack on the SEAL Homomorphic Encryption Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bel Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Security Proofs for Embedded Systems (PROOFS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-asymptotic bounds of point-to-point communication with or without perfect feedback using alpha-information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2022: IEEE 9th International Conference on Communications and Electronics (ICCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nha Trang, Vietnam. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCE55644.2022.9852067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Finding Best Linear Codes for Side-Channel Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Security Proofs for Embedded Systems (PROOFS'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primer on Shannon's information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Meeting on Algebraic Structures and Their Applications (MASA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King Abdulaziz University, Mar 2021, Jeddah, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Sequences over Hadamard Codes for Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne, Australia. pp.801-806, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9517752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Primer on Alpha-Information Theory with Application to Leakage in Secrecy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference on Geometric Science of Information (GSI'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. pp.459 - 467, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80209-7_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulant Expansion of Mutual Information for Quantifying Leakage of a Protected Secret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne (virtual), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Conditional alpha-Information and its Application to Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Information Theory Workshop (ITW2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Relevant is Hick's Law for HCI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '20 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rényi Entropy Power and Normal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Information Theory and Its Applications (ISITA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEICE, Oct 2020, Kapolei, Hawai'i (virtual conference), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Big Picture of Delay-PUF Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Circuit Theory and Design (ECCTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2020, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Fault Analysis With Few Encryptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-leakage via Fano's inequality for alpha-information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCSD, Feb 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theory: An analysis and design tool for HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Oulasvirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2019 - The ACM CHI Conference on Human Factors in Computing Systems - Workshop on Computational Modeling in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy estimation of physically unclonable functions via Chow parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Allerton Conference on Communication, Control, and Computing (Allerton'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Monticello, IL, United States. pp.698-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation proofs of Rényi entropy power inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality in the matrix entropy-power inequality and blind separation of real and complex sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Zamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-accuracy tradeoff of aimed movement: A formal information-theoretic transmission scheme (FITTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM Conference on Human Factors in Computing Systems (CHI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information-theoretic model for side-channel attacks in embedded hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Piantanida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAnalyzer: A simple static analysis tool for detecting cache-timing leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression to a Linear Lower Bound With Outliers: An Exponentially Modified Gaussian Noise Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2019 | 27th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, A Coruna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On minimum entropy and Gaussian transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy 2018: From Physics to Information Sciences and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIGFile: Bayesian Information Gain for Fast File Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2018 CHI Conference on Human Factors in Computing Systems (CHI '18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal QC, Canada. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and entropy of delay PUFs: A theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved analysis of reliability and entropy for delay PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2018.00096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This is IT: A Primer on Shannon's Entropy and Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Poincaré XXIII (Bourbaphy Seminar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perils of Confounding Factors: How Fitts' Law Experiments can Lead to False Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM 2018 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix entropy-power inequality via normal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Zamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on the Science of Electrical Engineering (ICSEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Eilat, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon et la théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Congrès Franco-Marocain de Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge codes for physically unclonable functions with Gaussian delays: A maximum entropy problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Workshop on Coding and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Unicamp-Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confusing information: How confusion improves side-channel analysis for monobit leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Theoretic Analysis of the Speed-Accuracy Tradeoff with Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Miyazaki, Japan. pp.3452-3457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confused yet successful: Theoretical computation of distinguishers for monobit leakages in terms of confusion coefficient and SNR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information Security and Cryptology (Inscrypt 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Fuzhou, China. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14234-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Fitts’ Law, Two Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.525-533, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et simplicité d'implantation des constellations tournées: une approche pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France. pp.ID29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport to Rényi Entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd conference on Geometric Science of Information (GSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Side-Channel Leakage Analysis &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; Orthonormal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Information Technology and Communications Security (SECITC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIGnav: Bayesian Information Gain for Guiding Multiscale Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Lucas d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2017 - International conference of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.5869-5880, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes for Side-Channel Attacks and Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2SI 2017 - International Conference on Codes, Cryptology, and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.35-55, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessein de Laplume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe colloque GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Theoretic Analysis of Human Performance for Command Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mumbai, India. pp.515-524, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transportation to the entropy-power inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITA.2017.8023467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'extremum d'entropie pour les transformations linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe colloque GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At every corner: Determining corner points of two-user Gaussian interference channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism to assess the entropy and reliability of the loop-PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local-global principle for real analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Brazilian Logic Conference (EBL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pirenópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Miss is Human Information-Theoretic Rationale for Target Misses in Fitts’ Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2017 Conference on Human Factors in Computing Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Extra-Reductions Defeat Blinded Regular Exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems – CHES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. pp.Pages 3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local-global principle for the real continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Logic XVI (TRENDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Entropy of Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFs: Standardization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Workshop on Mobile System Technologies (MST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MST.2016.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template attacks with partial profiles and Dirichlet priors: Application to timing attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshana Jayasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardware and Architectural Support for Security and Privacy (HASP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2948618.2948625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Some Almost Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITA.2016.7888134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A challenge code for maximizing the entropy of PUF responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Extra-Reductions Defeat Blinded Regular Exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Cryptographic Hardware and Embedded Systems (CHES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, CA, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon's formula W.log(1+SNR): A historical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Théorie de l'Information: nouvelles frontières dans le cadre du centenaire de Claude Shannon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal side-channel attacks for multivariate leakages and multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS 2016 Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-017-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality and practicability of mutual information analysis in some scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArticCrypt 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Longyearbyen, Svalbard, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Class vs. Mutual Information as Side-Channel Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Expansion of Maximum Likelihood Attacks for Masked and Shuffled Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual International Conference on the Theory and Applications of Cryptology and Information Security (AsiaCrypt 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53887-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining perceived information based on Shannon’s communication theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor expansion of maximum likelihood attacks, with application to masked and shuffled implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Fitts' law with Shannon's information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mathematical Psychology Group Meeting (EMPG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Key to Success: Success Exponents for Side-Channel Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Cryptology in India (IndoCrypt 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.270-290, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26617-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass+Skin: An Empirical Evaluation of the Added Value of Finger Identification to Basic Single-Touch Interaction on Touch Screens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 15th IFIP TC.13 International Conference on Human-Computer Interaction (INTERACT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.55-71, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost There: Corner Points of Gaussian Interference Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Information Theory and Applications Workshop (ITA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITA.2015.7308963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality of mutual information analysis for discrete leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical description of the speed/accuracy trade-off of aimed movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 British Human Computer Interaction Conference (HCI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lincoln, United Kingdom. pp.91-100, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2783446.2783574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From almost Gaussian to Gaussian: Bounding differences of differential entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications (ITA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More - Dimensionality Reduction from a Theoretical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems -- CHES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48324-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template Attacks, Optimal Distinguishers and the Perceived Information Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From almost Gaussian to Gaussian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.67-73, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4905964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking suggest boxes in web applications over https using stochastic side-channel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Calasans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Risks and Security of Internet and Systems (CRISIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Trente, Italy. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17127-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masks will fall off: Higher-order optimal distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Theory and Application of Cryptology and Information Security (AsiaCrypt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Kaoshiung, Taiwan. pp.344-365, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45608-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good is not good enough: Deriving optimal distinguishers from communication theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea. pp.55-74, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44709-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When optimal means optimal: Finding optimal distinguishers from the mathematical theory of communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon's formula and Hartley's rule: A mathematical coincidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.105-112, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4905969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of Kolmogorov-Smirnov distinguishers: Side-channel analysis vs. differential cryptanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.9-28, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10175-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the secrets of success: Theoretical efficiency of side-channel distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency analysis for second-order attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belgarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Card Research and Advanced Application Conference (CARDIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.108-122, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08302-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical vs. theoretical evaluation of DPA and CPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Cryptography, Robustness, and Provably Secure Schemes for Female Young Researchers (CrossFyre'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, KU Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Relay Beamforming for MIMO Multi-Relay Networks with Imperfect Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust relay beamforming for MIMO multi-relay networks with imperfect channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test of throughput invariance in Fitts' law: Role of the intercept and of Jensen's inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halla H. Olafsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th BCS Conference on Human Computer Interaction (HCI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Side-Channel Analysis Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information and Communications Security (ICICS'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Hong Kong, China. pp.331-340, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34129-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results about the distinction of side-channel distinguishers based on distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power model of Fitts' law does not encompass the logarithmic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the European Mathematical Psychology Group (EMPG 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple proof of the entropy-power inequality via properties of mutual information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Information Theory (ISIT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2007.4557202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal algorithm for resource allocation with concave cost functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ALIO/EURO Conference on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear scalar quantization of wavelet image decomposition using joint optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Conference on Electronics, Circuits and Systems (ICECS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Gammarth, Tunisia. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2005.4633410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source-channel coding using structured oversampled filters banks applied to image transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP '01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt Lake City, United States. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2001.940529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real BCH codes as joint source channel codes for satellite images coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 IEEE Global Telecommunications Conference (GLOBECOM '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2000.891253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral interpolation coder for impulse noise cancellation over a binary symmetric channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Europeen Signal Processing conference (EUSIPCO'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimum bitwise decomposition of any memoryless source to be sent over a BSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Telecommunications (ICT'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Cheju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage source/canal combiné: Impact du codage BCH sur la compression d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Worshop: Compression embarquée d'images fixes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source-channel coding of uniform memoryless sources over binary symmetric channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Sydney, Australia. pp.3614-3619, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.1998.775976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source and channel coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Study Institute on Signal Processing for Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO, Jul 1998, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éloge de la paresse en codage conjoint source/canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Worshop: Codage source/canal combiné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la redondance résiduelle pour combattre le bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Worshop: Codage source/canal combiné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint binary symmetric source-channel coding with small linear codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Signal Processing Conference (EUSIPCO'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage conjoint souce/canal: enjeux et approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance bounds for joint source-channel coding of uniform memoryless sources using a binary decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 254 European Worshop on Emerging Techniques for Communication Terminals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined source-channel coding for binary symmetric channels and uniform memoryless sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral algorithm for removing salt and pepper from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 IEEE Digital Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Loen, Norway. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSPWS.1996.555514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined source-channel coding: Panorama of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Workshop on Data Compression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border recovery for subband processing of finite-length signals. Application to time-varying filter banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Adelaide, Australia. pp.133-136, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.1994.390072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de filtres ondelettes : application à la compression d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Temps-Fréquence, Ondelettes et Multirésolution : Théorie, Modèles et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L∞-coding of images: a confidence interval criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE International Conference on Image Processing (ICIP-94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Austin, TX, United States. pp.888-892, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.1994.413483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression d'images en norme L∞</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées Tunisiennes en Electrotechnique et Automatique (JTEA'94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the choice of `wavelet' filters for still image compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Minneapolis, United States. pp.550-553, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.1993.319870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular wavelets: Theory and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wavelets and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Toulouse, France. pp.229-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet regularity of iterated filter banks with rational sampling changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.1993.319473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simple de calcul de bancs de filtres/ondelettes bi-orthogonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hölder regularity of subdivision schemes and wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Curves and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Chamonix, France. pp.437-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple, optimal regularity estimates for wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Signal Processing Conference (EUSIPCO'92)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Brussels, Belgium. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time approach to regularity of 1D or 2D wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992 IEEE Digital Signal Processing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Utica, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier and wavelet spectrograms seen as smoothed Wigner-Ville distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wavelets and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1989, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformées en ondelettes discrètes et continues : comparaison et algorithmes rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan-les-Pins, France. pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithms for the continuous wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1991 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-91)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Toronto, Canada. pp.2213-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affine smoothing of the Wigner-Ville distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Albuquerque, NM, United States. pp.2455-2458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and algorithms for the orthonormal discrete wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 IEEE Digital Signal Processing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, New Paltz, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis/synthesis of sound signals using a discrete wavelet transform (DWT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dorize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2020/0313845 A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR RECOVERING SECRET DATA OF A CRYPTOGRAPHIC DEVICE AND FOR EVALUATING THE SECURITY OF SUCH A DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent 2017/0270307 A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2017/057295. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : France N° 16305386.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS AND DEVICES FOR ESTIMATING SECRET VALUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Europe N° 15306992.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR RECOVERING SECRET DATA OF A CRYPTOGRAPHIC DEVICE AND FOR EVALUATING THE SECURITY OF SUCH A DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/IB2014/003248. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Decoding with Log-Ratio Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE European School of Information Theory (ESIT'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Eindhoven, Netherlands. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenging neural decoding with general-purpose networks and its improvement via probabilistic embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Junior Conference on Data Science and Engineering (JDSE'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orsay (Université Paris-Sud 11), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Security. How Much Are You Secure? Mrs. Gerber’s Lemma and Majorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Institut Mines-Télécom, Risques &amp; Cyber : Sécurité et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rényi Entropy Estimation for Secure Silicon Fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sans Diego, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessing a secret cryptographic key from side-channel leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE European School of Information Theory (ESIT'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Sophia Antipolis, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Experimental Design Approach Maximizing Information Gain for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Lucas d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITA 2017 - IEEE Information Theory and Applications Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal attacks for multivariate and multi-model side-channel leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. Cryptographic Hardware and Embedded Systems – CHES 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Optimality of Mutual Information Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lejla Batina; Matthew Robshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science, 8731, 2014, Cryptographic Hardware and Embedded Systems – CHES 2014 16th International Workshop, Busan, South Korea, September 23-26, 2014. Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the success of a side-channel attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque de l'Institut Mines-Télécom, Numérique: Grande échelle et complexité (Sécurité, sûreté, risques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success rate exponents for side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success metric: An all-in-one criterion for comparing side-channel distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Bertoni; Jean-Sébastien Coron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa Barbara, CA, United States. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science, 8086, Cryptographic Hardware and Embedded Systems - CHES 2013 15th International Workshop, Santa Barbara, CA, USA, August 20-23, 2013. Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Google Doctoral Fellowship Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul sans peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au Fil des Maths, Bulletin de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois lois des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Tangente HS n°88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The life and work of Kolmogorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://culturemath.ens.fr/thematiques/biographie/life-and-work-kolmogorov</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La connaissance réduit l'incertitude » : un théorème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Nuit de l’ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie et l'oeuvre de Kolmogorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les probabilités ont la cote !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon et la théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplume, sous le masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de l'Académie des Sciences, Évolution des disciplines et histoire des découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Just Pointing: Shannon's Information Theory as a General Tool for Performance Evaluation of Input Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux théories des ondelettes, du codage conjoint source-canal et de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l'information et codage [math.IT]. Université Pierre et Marie Curie, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03326386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondelettes régulières: application à la compression d'images fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Télécom ParisTech, 1993. English. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId448"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2B1D664"/>
+    <w:nsid w:val="84340683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="91A592C4"/>
+    <w:nsid w:val="3A8B5BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E9C6C7A1"/>
+    <w:nsid w:val="C74ED407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7D480340"/>
+    <w:nsid w:val="06FDF3A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0334AB30"/>
+    <w:nsid w:val="63F5C419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DDBEF955"/>
+    <w:nsid w:val="CFFE83F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rioul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8681-8916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64399-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04135725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rioul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;guinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspole.fr/commande.php?collection=Biblioth%C3%A8que%20Tangente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Magossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98797-2_11" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09420-5_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03842-104-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9780470546697.ch8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2026.i1.53-81" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2025.106582" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxi Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek S Young" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X241234139" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41884-024-00138-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2024.105045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04416099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Delsol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rabiet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souloumiac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26010086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-022-00305-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3141264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2022.i4.774-799" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei T&#259;n&#259;sescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Choudary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelimon George Popescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23111538" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Shi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-021-02338-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950165v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi de Ch&#233;risey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshana Jayasinghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jis.2021.121001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-020-00853-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Boutros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2019.i2.49-79" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;loi de Ch&#232;risey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-017-0241-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231595" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811618" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2676093" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Damien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-017-0170-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2697401" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e16094892" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710498v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla H. Olafsdottir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Perrault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Olafsdottir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Karray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.668016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330295v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.258100" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.229891" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330347v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.143446" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.119724" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vetterli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnu S. Atal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jaffard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243864v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miquel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243862v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Mokraoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Benesty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68391-6_12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074620v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715178" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074577v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619150" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136986v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166118v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136990v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136980v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153811v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136985v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136983v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CWIT55308.2022.9817673" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718716v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005030" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718705v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718728v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718701v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718693v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03780506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bel Korchi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE55644.2022.9852067" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03328130v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240109v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9517752" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03327926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323530v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_50" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376878" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02932063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950171v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950213v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300784v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Oulasvirta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Zamir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849303" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300788v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi De Cherisey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849763" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300786v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191051v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791754v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173959" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288537v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00096" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287963v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300767v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690122v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173770" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boutros" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111178v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300768v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14234-6_28" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717202v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_36" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287602v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_17" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lucas d'Oliveira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025524" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629876v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287598v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287600v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643924v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_35" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288489v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288488v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2017.8023467" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287596v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996882" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287595v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025660" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362463v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dugardin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Najm" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287429v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288459v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541835" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288475v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MST.2016.11" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288458v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max H. M. Costa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2016.7888134" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287330v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750287v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53140-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300026v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948618.2948625" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412487v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300060v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300055v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287308v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541410" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287426v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53887-6_21" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287329v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287328v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300019v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287175v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26617-6_15" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300011v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202852v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288425v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2015.7308963" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783446.2783574" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218072v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48324-4_2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287176v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286942v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905964" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288408v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schneider" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Hollender" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Calasans" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17127-2_8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286940v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287072v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45608-8_19" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286943v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44709-3_4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286941v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905969" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286939v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10175-0_2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299996v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belgarric" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debande" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08302-5_8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286734v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288378v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227422v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Wang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831574" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299998v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299929v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Maghrebi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34129-8_30" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329714v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286359v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329730v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329762v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2007.4557202" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329793v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Poupon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329783v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abdelfattah" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633410" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329798v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Gabay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940529" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329801v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2000.891253" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329805v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330009v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Bahram Zahir Azami" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330014v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1998.775976" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330171v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bergot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330109v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330020v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330236v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330240v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330233v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330249v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555514" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330244v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330285v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;prez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1994.390072" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330255v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1994.413483" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330259v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330322v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1993.319870" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330349v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330333v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1993.319473" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330298v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330311v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330345v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330373v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vidalie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330356v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330358v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330364v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330360v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330369v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dorize" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326381v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326378v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326375v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326377v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326376v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326373v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074251v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04416031v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136984v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Boutros" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300782v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677034v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300058v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300004v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-44709-3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299999v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300002v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ren" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sellem" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299990v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-40349-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299991v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04137036v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430136v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718689v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136979v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323560v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931347v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287773v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287593v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090158v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/tel-03326386v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001307v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rioul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8681-8916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64399-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04135725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rioul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;guinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspole.fr/commande.php?collection=Biblioth%C3%A8que%20Tangente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Magossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98797-2_11" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09420-5_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03842-104-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9780470546697.ch8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2026.i1.53-81" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2025.106582" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxi Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek S Young" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X241234139" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41884-024-00138-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2024.105045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04416099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Delsol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rabiet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souloumiac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26010086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-022-00305-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3141264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2022.i4.774-799" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Shi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-021-02338-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei T&#259;n&#259;sescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Choudary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelimon George Popescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23111538" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950165v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi de Ch&#233;risey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshana Jayasinghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jis.2021.121001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-020-00853-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Boutros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2019.i2.49-79" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;loi de Ch&#232;risey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-017-0241-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811618" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690089v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231595" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Damien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-017-0170-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2676093" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2697401" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e16094892" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710498v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla H. Olafsdottir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Perrault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Olafsdottir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Karray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.668016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330295v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.258100" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.229891" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330347v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.143446" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.119724" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vetterli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnu S. Atal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jaffard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Mokraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Benesty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074662v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miquel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243862v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68391-6_12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074620v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715178" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074577v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619150" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166118v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136985v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136983v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CWIT55308.2022.9817673" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718705v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718716v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005030" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718713v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718728v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718701v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718693v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03780506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bel Korchi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE55644.2022.9852067" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03328130v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03327926v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240109v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9517752" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323530v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_50" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376878" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02932063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950171v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950213v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300784v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Oulasvirta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Zamir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849303" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300788v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi De Cherisey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849763" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300786v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191051v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791754v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173959" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288537v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00096" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287963v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173770" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300767v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boutros" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111178v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300768v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14234-6_28" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717202v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_36" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287602v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_17" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lucas d'Oliveira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025524" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629876v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287600v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643924v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_35" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288488v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2017.8023467" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288489v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287596v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996882" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287598v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287595v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025660" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362463v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dugardin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Najm" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287429v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288459v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541835" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288475v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MST.2016.11" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300026v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948618.2948625" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max H. M. Costa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2016.7888134" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750287v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53140-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412487v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300060v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300055v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287308v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541410" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287426v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53887-6_21" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287329v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287328v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300019v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287175v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26617-6_15" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202852v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288425v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2015.7308963" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300011v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783446.2783574" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218072v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48324-4_2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287176v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286942v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905964" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288408v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schneider" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Hollender" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Calasans" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17127-2_8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287072v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45608-8_19" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286943v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44709-3_4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286940v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286941v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905969" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286939v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10175-0_2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288378v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299996v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belgarric" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debande" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08302-5_8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286734v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227422v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Wang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831574" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299998v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329714v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299929v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Maghrebi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34129-8_30" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286359v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329730v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329762v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2007.4557202" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329793v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Poupon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329783v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abdelfattah" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633410" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329798v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Gabay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940529" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329801v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2000.891253" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329805v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330009v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Bahram Zahir Azami" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330014v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1998.775976" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330171v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bergot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330020v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330109v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330236v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330240v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330233v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330249v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555514" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330244v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330268v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;prez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1994.390072" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330285v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330255v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1994.413483" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330259v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330322v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1993.319870" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330349v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330333v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1993.319473" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330298v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330311v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330345v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330373v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vidalie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330356v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330358v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330364v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330360v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330369v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dorize" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326381v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326375v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326378v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326377v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326376v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326373v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074251v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04416031v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136984v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Boutros" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300782v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677034v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300058v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300004v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-44709-3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299999v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300002v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ren" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sellem" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299990v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-40349-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299991v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04137036v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430136v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718689v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136979v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323560v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931347v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287773v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287593v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090158v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/tel-03326386v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001307v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>