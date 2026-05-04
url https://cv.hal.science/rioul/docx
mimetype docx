--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Rioul </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8681-8916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polytechnicien, Ingénieur Général (5e échelon) du Corps des Mines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat (PhD), Habilitation à Diriger les Recherches (HDR).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifié Professeur des Universités, sections CNU 26 et 61.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chevalier de l’Ordre des Palmes Académiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur chargé de cours à l’Ecole Polytechnique, Dépt. de Maths Appliquées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur (1re classe) à Télécom ParisTech, LTCI CNRS, Dépt. Comelec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission au Concours Commun Mines-Ponts, Responsable scientifique d’épreuves de mathématiques et observateur d’oral.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondant du Groupe LIESSE (formation continue pour les professeurs de classes préparatoires scientifiques).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ex-responsable du groupe d’enseignement-recherche « Communications Numériques ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ex-ingénieur de recherche à France Télécom (CNET).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l’information et du codage, Hermes-Science, 286 pages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie des Probabilités, Hermes-Science, 364 pages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 chapitres de livre, 15+ articles de revue, 80+ articles de conférences, 3 brevets.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">h-index &amp;gt; 20, g-index &amp;gt; 77, un article cité +3000 fois, 8 articles cités +100 fois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Télécom ParisTech, Analyse, Probabilités, Théorie de l’information, Codage correcteur d’erreurs, Communications numériques, Analyse temps-fréquence.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Polytechnique, Probabilités, Statistiques, Traitement du Signal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ENSTA ParisTech, Codage de source et de canal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supélec, Théorie de l’information.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ENS Cachan, Théorie des ondelettes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ISAE (Supaéro), ESME-Sudria, Université Paris-Sud 11, Université P. & M. Curie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l’estimation et de l’information, inégalités entropiques, régions de capacité de canaux gaussiens à interférence.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse par canaux cachés, distingueurs optimaux, contremesures.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Psychologie expérimentale, analyse mathématique de la loi de Fitts.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codage source-canal conjoint, compression binaire robuste aux erreurs de transmission, optimisation taux-distorsion conjointe, codes BCH réels pour le débruitage d’images.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie des ondelettes, distributions temps-échelle, conception d’ondelettes régulières et de schémas de subdivision, algorithmes rapides.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compression d’images, codage en sous-bandes adaptatif et traitement aux bords, critère de norme infinie pour les images biomédicales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations for Side-Channel Analysis of Cryptographic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham, pp.X-411, 2025, 978-3-031-64398-9. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64399-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spartacus IDH. pp.154, 2022, 978-2-36693-120-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria da informação e da codificação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora da Unicamp / Editora da Universidade de Brasilia. 288 pp., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des Probabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science - Lavoisier, pp.364, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'Information et du Codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science - Lavoisier, pp.286, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Mrs. Gerber’s Lemma for evaluating the information leakage of secret sharing schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioannis Kontoyiannis, Jason Klusowski, Cynthia Rush. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Theory, Probability and Statistical Learning: A Festschrift in Honor of Andrew Barron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois lois des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88, pp.132-135, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soleil se lèvera-t-il demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Simon Laplace, un savant des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88 (88), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112, 2024, 9782848842585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissing number of codes: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIASM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coding Theory and applications (tentative title)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, Lecture Notes in Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Information Gain to Design Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nikola Banovic, Per Ola Kristensson, Antti Oulasvirta, and John H. Williamson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Methods for Interaction Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This is IT: A Primer on Shannon’s Entropy and Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Duplantier and Vincent Rivasseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Theory Poincaré Seminar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, Birkhäuser, Springer Nature, 2021, Progress in Mathematical Physics, 978-3-030-81479-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement de l'Information (La Main à la Pâte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.7, 2020, Culture et Connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local-global principle for the real continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Carnielli; Jacek Malinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contradictions, from Consistency to Inconsistency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Springer, pp.213-240, 2018, Trends in Logic, 978-3-030-07534-7. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98797-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie mathématique de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cassini, pp.1-5, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic comparison of side-channel distinguishers: Inter-class distance, confusion, and success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Candaele; Dimitrios Soudris; Iraklis Anagnostopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusted Computing for European Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.187-225, 2015, 978-3-319-09419-9. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09420-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Shannon’s Formula and Hartley’s Rule: Beyond the Mathematical Coincidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Entropy and Their Geometric Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, pp.18-36, 2015, 978-3-03842-104-7. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03842-104-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithms for wavelet transform computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time-frequency and Wavelets in Biomedical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-242, 1997, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/9780470546697.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Information Theoretic Evaluation of the Rank Statistics in Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.53-81. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2026.i1.53-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theoretic Proof of the Chernoff-Hoeffding Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106582. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2025.106582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Mixture Model for Characterizing Human Aiming Performance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek S Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.236-254. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1471082X241234139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on Schützenberger-Pinsker inequalities (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">information geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (S2), pp.737-779. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41884-024-00138-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be my guesses: The interplay between side-channel leakage metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107, pp.105045. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2024.105045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theoretic Condition for Perfect Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e26010086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soleil se lèvera-t-il demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between error, total variation, alpha-entropy and guessing: Fano and Pinsker direct and reverse inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (7), pp.978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward finding best linear codes for side-channel protections (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-022-00305-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on a Theme by Massey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (5), pp.2813-2828. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2022.3141264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Expectation-Maximization Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (4), pp.774-799. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2022.i4.774-799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on a Theme by Massey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (5), pp.2813—2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs in Finite Metric Spaces: A Probabilistic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjia Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphs and Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue commemorating the 75th anniversary of E. Bannai and H. Enomoto, 37 (4), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00373-021-02338-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight and Scalable Side-Channel Attack Evaluations through Asymptotically Optimal Massey-like Inequalities on Guessing Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tănăsescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Choudary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelimon George Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.1538. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e23111538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic distinguishers for timing attacks with partial profiles: Solving the empty bin issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshana Jayasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special issue on Cryptography and Encryption, 12 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jis.2021.121001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feedback information-theoretic transmission scheme (FITTS) for modeling trajectory variability in aimed movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114 (6), pp.621-641. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-020-00853-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge Codes for Physically Unclonable Functions with Gaussian Delays: A Maximum Entropy Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Latin American Week on Coding and Information, 14 (3), pp.491-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Normality of Q-ary Linear Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjia Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.1895-1898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine R...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Union des Professeurs de classes préparatoires Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (267), pp.30-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best information is most successful: Mutual information and success rate in side-channel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Piantanida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (2), pp.49-79. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tches.v2019.i2.49-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality and practicability of mutual information analysis in some scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Èloi de Chèrisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.101-121. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-017-0241-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformly Projected RCQD QAM: A Low-Complexity Signal Space Diversity Solution over Fading Channels With or Without Erasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2018.2811618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-accuracy tradeoff of aimed movement: A formal information-theoretic transmission scheme (FITTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), pp.27:1-27:33. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rényi Entropy Power Inequalities via Normal Transport and Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (9), pp.641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-accuracy tradeoff of aimed movement: A formal information-theoretic transmission scheme (FITTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), Article 27 (33 pp.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal side-channel attacks for multivariate leakages and multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-017-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet another proof of the entropy power inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (6), pp.3595-3599. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2676093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Collision Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.2090 - 2104. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2017.2697401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Shannon's formula and Hartley's rule: Beyond the mathematical coincidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (9), pp.4892-4910. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e16094892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power model of Fitts' law does not encompass the logarithmic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Test of Throughput Invariance in Fitts' Law: Role of the Intercept and of Jensen's Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halla H. Olafsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces, the quaterly magazine of BCS interaction group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test of throughput invariance in Fitts' law: Role of the intercept and of Jensen's inequality (reprinted)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. B. Olafsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces, the quaterly magazine of BCS interaction group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.08-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power vs. logarithmic model of Fitts' law: A mathematical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale : Mathématics &amp; Sciences humaines / Mathematics and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012(3) (199), pp.85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Theoretic Proofs of Entropy Power Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image coding with an L∞ norm and confidence interval criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (5), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/83.668016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remez exchange algorithm for orthonormal wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 41 (8), pp.550-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular wavelets: A discrete-time approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 41 (12), pp.3572-3579. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.258100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time multiresolution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 41 (8), pp.2591-2606. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.229891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale energy distributions: a general class extending wavelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 40 (7), pp.1746-1757. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.143446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple regularity criteria for subdivision schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 23 (6), pp.1544-1576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithms for discrete and continuous wavelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (2), pp.569-586. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/18.119724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelets and signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vetterli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8 (4), pp.14-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for estimating articulatory positions from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishnu S. Atal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 86 (1), pp.S67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse par ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (155)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des canaux cachés : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Forum InCyber Europe (FIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizability and sample complexity of quadratic shallow neural networks under low-rank learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Mokraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Benesty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From information leakage to rank statistics in side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on the Schützenberger-van Trees inequality: A posterior uncertainty principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Geometric Science of Information (GSI'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Oct 2025, Saint Malo, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Experimental Design with Mutual Information and Learned Errors for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mathematical Psychology Group Meeting (EMPG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMPG, Sep 2025, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une axiomatique minimale de l'information quantique : Schrödinger ex-nihilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La borne bayesienne de Schützenberger-van Trees : Un principe d'incertitude sur l'a posteriori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal security proofs via Doeblin coefficients: Optimal side-channel factorization from noisy leakage to random probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual International Cryptology Conference (CRYPTO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IACR, Aug 2024, Santa Barbara, United States. pp.389-426, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68391-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight side-channel security bounds on hardware cryptographic engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Free Silicon Conference (FSiC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Perfect Reconstruction Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2024, Lyon, France. pp.2547-2551, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can information guess ? Guessing advantage vs. Rényi entropy for small leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Information Guess? Guessing Advantage vs. Rényi Entropy for Small Leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.2963-2968, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT57864.2024.10619150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal leakage of masked implementations using Mrs. Gerber's lemma for min-entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of ring oscillator PUFs with reduced helper data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Security (IWSEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the Field Size Loss from Duc et al.’s Conjectured Bound for Masked Encodings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Munich, Germany. pp.86-104, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29497-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on Schützenberger-Pinsker inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geometric Science of Information (GSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All you ever wanted to know about side-channel attacks and protections (and a forthcoming book)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Free Silicon Conference (FSiC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nearly Tight Proof of Duc et al.’s Conjectured Security Bound for Masked Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARDIS 2022 - 21st Smart Card Research and Advanced Application Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Birmingham, United Kingdom. pp.69-81, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25319-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic information-theoretic framework for evaluating the side-channel security of masked implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theory as a unifying tool for understanding and designing human-computer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer, Software and Modeling (ICCSM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Mrs. Gerber's lemma for evaluating the information leakage of masked computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved alpha-information bounds for higher-order masked cryptographic implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2023, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All you ever wanted to know about side-channel attacks and protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Forum International de la Cybersécurité (FIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-capacity of communication channels with feedback: Theoretical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huawei’s Strategy and Technology Workshop (STW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huawei, Sep 2022, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel information leakage of code-based masked implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Canadian Workshop on Information Theory (CWIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CWIT55308.2022.9817673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprofiled expectation-maximization attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be my guess: Guessing entropy vs. success rate for evaluating side-channel attacks of secure chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Euromicro Conference on Digital System Design (DSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Maspalomas, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is randomness? The interplay between alpha-entropies, total variation and guessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Conference on Bayesian and Maximum Entropy methods in Science and Engineering (MaxEnt 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.30, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/psf2022005030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking masked cryptographic implementations: Information-theoretic bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Information Theory (ISIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La véritable (et méconnue) théorie de l'information de Shannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Colloque GRETSI'22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of side-channel attacks using alpha-information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian bounds for discrete entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Timing Attack on the SEAL Homomorphic Encryption Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bel Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Security Proofs for Embedded Systems (PROOFS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-asymptotic bounds of point-to-point communication with or without perfect feedback using alpha-information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2022: IEEE 9th International Conference on Communications and Electronics (ICCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nha Trang, Vietnam. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCE55644.2022.9852067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Finding Best Linear Codes for Side-Channel Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Security Proofs for Embedded Systems (PROOFS'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primer on Shannon's information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Meeting on Algebraic Structures and Their Applications (MASA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King Abdulaziz University, Mar 2021, Jeddah, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Sequences over Hadamard Codes for Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne, Australia. pp.801-806, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9517752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Primer on Alpha-Information Theory with Application to Leakage in Secrecy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference on Geometric Science of Information (GSI'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. pp.459 - 467, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80209-7_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulant Expansion of Mutual Information for Quantifying Leakage of a Protected Secret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne (virtual), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Conditional alpha-Information and its Application to Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Information Theory Workshop (ITW2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Relevant is Hick's Law for HCI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '20 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rényi Entropy Power and Normal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Information Theory and Its Applications (ISITA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEICE, Oct 2020, Kapolei, Hawai'i (virtual conference), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Big Picture of Delay-PUF Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Circuit Theory and Design (ECCTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2020, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Fault Analysis With Few Encryptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-leakage via Fano's inequality for alpha-information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCSD, Feb 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theory: An analysis and design tool for HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Oulasvirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2019 - The ACM CHI Conference on Human Factors in Computing Systems - Workshop on Computational Modeling in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy estimation of physically unclonable functions via Chow parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Allerton Conference on Communication, Control, and Computing (Allerton'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Monticello, IL, United States. pp.698-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation proofs of Rényi entropy power inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality in the matrix entropy-power inequality and blind separation of real and complex sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Zamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-accuracy tradeoff of aimed movement: A formal information-theoretic transmission scheme (FITTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM Conference on Human Factors in Computing Systems (CHI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information-theoretic model for side-channel attacks in embedded hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Piantanida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAnalyzer: A simple static analysis tool for detecting cache-timing leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression to a Linear Lower Bound With Outliers: An Exponentially Modified Gaussian Noise Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2019 | 27th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, A Coruna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On minimum entropy and Gaussian transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy 2018: From Physics to Information Sciences and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIGFile: Bayesian Information Gain for Fast File Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2018 CHI Conference on Human Factors in Computing Systems (CHI '18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal QC, Canada. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and entropy of delay PUFs: A theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved analysis of reliability and entropy for delay PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2018.00096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This is IT: A Primer on Shannon's Entropy and Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Poincaré XXIII (Bourbaphy Seminar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perils of Confounding Factors: How Fitts' Law Experiments can Lead to False Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM 2018 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix entropy-power inequality via normal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Zamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on the Science of Electrical Engineering (ICSEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Eilat, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon et la théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Congrès Franco-Marocain de Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge codes for physically unclonable functions with Gaussian delays: A maximum entropy problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Workshop on Coding and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Unicamp-Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confusing information: How confusion improves side-channel analysis for monobit leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Theoretic Analysis of the Speed-Accuracy Tradeoff with Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Miyazaki, Japan. pp.3452-3457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confused yet successful: Theoretical computation of distinguishers for monobit leakages in terms of confusion coefficient and SNR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information Security and Cryptology (Inscrypt 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Fuzhou, China. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14234-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Fitts’ Law, Two Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.525-533, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et simplicité d'implantation des constellations tournées: une approche pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France. pp.ID29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport to Rényi Entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd conference on Geometric Science of Information (GSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Side-Channel Leakage Analysis &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; Orthonormal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Information Technology and Communications Security (SECITC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIGnav: Bayesian Information Gain for Guiding Multiscale Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Lucas d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2017 - International conference of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.5869-5880, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes for Side-Channel Attacks and Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2SI 2017 - International Conference on Codes, Cryptology, and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.35-55, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessein de Laplume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe colloque GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Theoretic Analysis of Human Performance for Command Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mumbai, India. pp.515-524, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transportation to the entropy-power inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITA.2017.8023467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'extremum d'entropie pour les transformations linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe colloque GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At every corner: Determining corner points of two-user Gaussian interference channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism to assess the entropy and reliability of the loop-PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local-global principle for real analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Brazilian Logic Conference (EBL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pirenópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Miss is Human Information-Theoretic Rationale for Target Misses in Fitts’ Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2017 Conference on Human Factors in Computing Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Extra-Reductions Defeat Blinded Regular Exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems – CHES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. pp.Pages 3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local-global principle for the real continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Logic XVI (TRENDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Entropy of Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFs: Standardization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Workshop on Mobile System Technologies (MST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MST.2016.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template attacks with partial profiles and Dirichlet priors: Application to timing attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshana Jayasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardware and Architectural Support for Security and Privacy (HASP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2948618.2948625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Some Almost Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITA.2016.7888134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A challenge code for maximizing the entropy of PUF responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Extra-Reductions Defeat Blinded Regular Exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Cryptographic Hardware and Embedded Systems (CHES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, CA, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon's formula W.log(1+SNR): A historical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Théorie de l'Information: nouvelles frontières dans le cadre du centenaire de Claude Shannon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal side-channel attacks for multivariate leakages and multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS 2016 Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-017-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality and practicability of mutual information analysis in some scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArticCrypt 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Longyearbyen, Svalbard, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Class vs. Mutual Information as Side-Channel Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Expansion of Maximum Likelihood Attacks for Masked and Shuffled Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual International Conference on the Theory and Applications of Cryptology and Information Security (AsiaCrypt 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53887-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining perceived information based on Shannon’s communication theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor expansion of maximum likelihood attacks, with application to masked and shuffled implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Fitts' law with Shannon's information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mathematical Psychology Group Meeting (EMPG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Key to Success: Success Exponents for Side-Channel Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Cryptology in India (IndoCrypt 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.270-290, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26617-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass+Skin: An Empirical Evaluation of the Added Value of Finger Identification to Basic Single-Touch Interaction on Touch Screens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 15th IFIP TC.13 International Conference on Human-Computer Interaction (INTERACT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.55-71, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost There: Corner Points of Gaussian Interference Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Information Theory and Applications Workshop (ITA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITA.2015.7308963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality of mutual information analysis for discrete leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical description of the speed/accuracy trade-off of aimed movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 British Human Computer Interaction Conference (HCI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lincoln, United Kingdom. pp.91-100, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2783446.2783574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From almost Gaussian to Gaussian: Bounding differences of differential entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications (ITA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More - Dimensionality Reduction from a Theoretical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems -- CHES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48324-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template Attacks, Optimal Distinguishers and the Perceived Information Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From almost Gaussian to Gaussian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.67-73, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4905964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking suggest boxes in web applications over https using stochastic side-channel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Calasans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Risks and Security of Internet and Systems (CRISIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Trente, Italy. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17127-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masks will fall off: Higher-order optimal distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Theory and Application of Cryptology and Information Security (AsiaCrypt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Kaoshiung, Taiwan. pp.344-365, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45608-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good is not good enough: Deriving optimal distinguishers from communication theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea. pp.55-74, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44709-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When optimal means optimal: Finding optimal distinguishers from the mathematical theory of communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon's formula and Hartley's rule: A mathematical coincidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.105-112, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4905969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of Kolmogorov-Smirnov distinguishers: Side-channel analysis vs. differential cryptanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.9-28, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10175-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the secrets of success: Theoretical efficiency of side-channel distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency analysis for second-order attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belgarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Card Research and Advanced Application Conference (CARDIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.108-122, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08302-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical vs. theoretical evaluation of DPA and CPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Cryptography, Robustness, and Provably Secure Schemes for Female Young Researchers (CrossFyre'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, KU Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Relay Beamforming for MIMO Multi-Relay Networks with Imperfect Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust relay beamforming for MIMO multi-relay networks with imperfect channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test of throughput invariance in Fitts' law: Role of the intercept and of Jensen's inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halla H. Olafsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th BCS Conference on Human Computer Interaction (HCI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Side-Channel Analysis Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information and Communications Security (ICICS'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Hong Kong, China. pp.331-340, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34129-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results about the distinction of side-channel distinguishers based on distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power model of Fitts' law does not encompass the logarithmic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the European Mathematical Psychology Group (EMPG 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple proof of the entropy-power inequality via properties of mutual information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Information Theory (ISIT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2007.4557202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal algorithm for resource allocation with concave cost functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ALIO/EURO Conference on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear scalar quantization of wavelet image decomposition using joint optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Conference on Electronics, Circuits and Systems (ICECS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Gammarth, Tunisia. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2005.4633410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source-channel coding using structured oversampled filters banks applied to image transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP '01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt Lake City, United States. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2001.940529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real BCH codes as joint source channel codes for satellite images coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 IEEE Global Telecommunications Conference (GLOBECOM '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2000.891253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral interpolation coder for impulse noise cancellation over a binary symmetric channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Europeen Signal Processing conference (EUSIPCO'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimum bitwise decomposition of any memoryless source to be sent over a BSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Telecommunications (ICT'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Cheju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage source/canal combiné: Impact du codage BCH sur la compression d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Worshop: Compression embarquée d'images fixes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source-channel coding of uniform memoryless sources over binary symmetric channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Sydney, Australia. pp.3614-3619, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.1998.775976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source and channel coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Study Institute on Signal Processing for Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO, Jul 1998, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éloge de la paresse en codage conjoint source/canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Worshop: Codage source/canal combiné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la redondance résiduelle pour combattre le bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Worshop: Codage source/canal combiné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint binary symmetric source-channel coding with small linear codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Signal Processing Conference (EUSIPCO'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage conjoint souce/canal: enjeux et approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance bounds for joint source-channel coding of uniform memoryless sources using a binary decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 254 European Worshop on Emerging Techniques for Communication Terminals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined source-channel coding for binary symmetric channels and uniform memoryless sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral algorithm for removing salt and pepper from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 IEEE Digital Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Loen, Norway. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSPWS.1996.555514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined source-channel coding: Panorama of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Workshop on Data Compression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border recovery for subband processing of finite-length signals. Application to time-varying filter banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Adelaide, Australia. pp.133-136, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.1994.390072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de filtres ondelettes : application à la compression d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Temps-Fréquence, Ondelettes et Multirésolution : Théorie, Modèles et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L∞-coding of images: a confidence interval criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE International Conference on Image Processing (ICIP-94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Austin, TX, United States. pp.888-892, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.1994.413483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression d'images en norme L∞</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées Tunisiennes en Electrotechnique et Automatique (JTEA'94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the choice of `wavelet' filters for still image compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Minneapolis, United States. pp.550-553, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.1993.319870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular wavelets: Theory and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wavelets and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Toulouse, France. pp.229-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet regularity of iterated filter banks with rational sampling changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.1993.319473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simple de calcul de bancs de filtres/ondelettes bi-orthogonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hölder regularity of subdivision schemes and wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Curves and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Chamonix, France. pp.437-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple, optimal regularity estimates for wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Signal Processing Conference (EUSIPCO'92)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Brussels, Belgium. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time approach to regularity of 1D or 2D wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992 IEEE Digital Signal Processing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Utica, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier and wavelet spectrograms seen as smoothed Wigner-Ville distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wavelets and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1989, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformées en ondelettes discrètes et continues : comparaison et algorithmes rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan-les-Pins, France. pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithms for the continuous wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1991 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-91)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Toronto, Canada. pp.2213-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affine smoothing of the Wigner-Ville distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Albuquerque, NM, United States. pp.2455-2458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and algorithms for the orthonormal discrete wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 IEEE Digital Signal Processing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, New Paltz, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis/synthesis of sound signals using a discrete wavelet transform (DWT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dorize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2020/0313845 A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR RECOVERING SECRET DATA OF A CRYPTOGRAPHIC DEVICE AND FOR EVALUATING THE SECURITY OF SUCH A DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent 2017/0270307 A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2017/057295. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : France N° 16305386.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS AND DEVICES FOR ESTIMATING SECRET VALUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Europe N° 15306992.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR RECOVERING SECRET DATA OF A CRYPTOGRAPHIC DEVICE AND FOR EVALUATING THE SECURITY OF SUCH A DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/IB2014/003248. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Decoding with Log-Ratio Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE European School of Information Theory (ESIT'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Eindhoven, Netherlands. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenging neural decoding with general-purpose networks and its improvement via probabilistic embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Junior Conference on Data Science and Engineering (JDSE'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orsay (Université Paris-Sud 11), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Security. How Much Are You Secure? Mrs. Gerber’s Lemma and Majorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Institut Mines-Télécom, Risques &amp; Cyber : Sécurité et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rényi Entropy Estimation for Secure Silicon Fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sans Diego, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessing a secret cryptographic key from side-channel leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE European School of Information Theory (ESIT'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Sophia Antipolis, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Experimental Design Approach Maximizing Information Gain for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Lucas d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITA 2017 - IEEE Information Theory and Applications Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal attacks for multivariate and multi-model side-channel leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. Cryptographic Hardware and Embedded Systems – CHES 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Optimality of Mutual Information Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lejla Batina; Matthew Robshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science, 8731, 2014, Cryptographic Hardware and Embedded Systems – CHES 2014 16th International Workshop, Busan, South Korea, September 23-26, 2014. Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the success of a side-channel attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque de l'Institut Mines-Télécom, Numérique: Grande échelle et complexité (Sécurité, sûreté, risques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success rate exponents for side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success metric: An all-in-one criterion for comparing side-channel distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Bertoni; Jean-Sébastien Coron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa Barbara, CA, United States. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science, 8086, Cryptographic Hardware and Embedded Systems - CHES 2013 15th International Workshop, Santa Barbara, CA, USA, August 20-23, 2013. Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Google Doctoral Fellowship Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul sans peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au Fil des Maths, Bulletin de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois lois des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Tangente HS n°88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The life and work of Kolmogorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://culturemath.ens.fr/thematiques/biographie/life-and-work-kolmogorov</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La connaissance réduit l'incertitude » : un théorème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Nuit de l’ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie et l'oeuvre de Kolmogorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les probabilités ont la cote !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon et la théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplume, sous le masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de l'Académie des Sciences, Évolution des disciplines et histoire des découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Just Pointing: Shannon's Information Theory as a General Tool for Performance Evaluation of Input Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux théories des ondelettes, du codage conjoint source-canal et de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l'information et codage [math.IT]. Université Pierre et Marie Curie, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03326386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondelettes régulières: application à la compression d'images fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Télécom ParisTech, 1993. English. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId448"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Rioul </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8681-8916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polytechnicien, Ingénieur Général (5e échelon) du Corps des Mines.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat (PhD), Habilitation à Diriger les Recherches (HDR).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifié Professeur des Universités, sections CNU 26 et 61.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chevalier de l’Ordre des Palmes Académiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur chargé de cours à l’Ecole Polytechnique, Dépt. de Maths Appliquées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur (1re classe) à Télécom ParisTech, LTCI CNRS, Dépt. Comelec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission au Concours Commun Mines-Ponts, Responsable scientifique d’épreuves de mathématiques et observateur d’oral.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Correspondant du Groupe LIESSE (formation continue pour les professeurs de classes préparatoires scientifiques).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ex-responsable du groupe d’enseignement-recherche « Communications Numériques ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ex-ingénieur de recherche à France Télécom (CNET).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l’information et du codage, Hermes-Science, 286 pages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie des Probabilités, Hermes-Science, 364 pages.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3 chapitres de livre, 15+ articles de revue, 80+ articles de conférences, 3 brevets.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">h-index &amp;gt; 20, g-index &amp;gt; 77, un article cité +3000 fois, 8 articles cités +100 fois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Télécom ParisTech, Analyse, Probabilités, Théorie de l’information, Codage correcteur d’erreurs, Communications numériques, Analyse temps-fréquence.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Polytechnique, Probabilités, Statistiques, Traitement du Signal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ENSTA ParisTech, Codage de source et de canal.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supélec, Théorie de l’information.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ENS Cachan, Théorie des ondelettes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ISAE (Supaéro), ESME-Sudria, Université Paris-Sud 11, Université P. & M. Curie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l’estimation et de l’information, inégalités entropiques, régions de capacité de canaux gaussiens à interférence.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse par canaux cachés, distingueurs optimaux, contremesures.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Psychologie expérimentale, analyse mathématique de la loi de Fitts.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codage source-canal conjoint, compression binaire robuste aux erreurs de transmission, optimisation taux-distorsion conjointe, codes BCH réels pour le débruitage d’images.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théorie des ondelettes, distributions temps-échelle, conception d’ondelettes régulières et de schémas de subdivision, algorithmes rapides.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compression d’images, codage en sous-bandes adaptatif et traitement aux bords, critère de norme infinie pour les images biomédicales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Foundations for Side-Channel Analysis of Cryptographic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham, pp.X-411, 2025, 978-3-031-64398-9. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64399-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spartacus IDH. pp.154, 2022, 978-2-36693-120-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria da informação e da codificação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editora da Unicamp / Editora da Universidade de Brasilia. 288 pp., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des Probabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science - Lavoisier, pp.364, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'Information et du Codage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Science - Lavoisier, pp.286, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Mrs. Gerber’s Lemma for evaluating the information leakage of secret sharing schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioannis Kontoyiannis, Jason Klusowski, Cynthia Rush. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Theory, Probability and Statistical Learning: A Festschrift in Honor of Andrew Barron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois lois des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque Tangente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88, pp.132-135, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soleil se lèvera-t-il demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Simon Laplace, un savant des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88 (88), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112, 2024, 9782848842585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kissing number of codes: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VIASM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coding Theory and applications (tentative title)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, Lecture Notes in Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Information Gain to Design Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nikola Banovic, Per Ola Kristensson, Antti Oulasvirta, and John H. Williamson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Methods for Interaction Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This is IT: A Primer on Shannon’s Entropy and Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Duplantier and Vincent Rivasseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Theory Poincaré Seminar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 78, Birkhäuser, Springer Nature, 2021, Progress in Mathematical Physics, 978-3-030-81479-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement de l'Information (La Main à la Pâte)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.7, 2020, Culture et Connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local-global principle for the real continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Carnielli; Jacek Malinowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contradictions, from Consistency to Inconsistency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Springer, pp.213-240, 2018, Trends in Logic, 978-3-030-07534-7. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98797-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie mathématique de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cassini, pp.1-5, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic comparison of side-channel distinguishers: Inter-class distance, confusion, and success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Candaele; Dimitrios Soudris; Iraklis Anagnostopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trusted Computing for European Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.187-225, 2015, 978-3-319-09419-9. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09420-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Shannon’s Formula and Hartley’s Rule: Beyond the Mathematical Coincidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Entropy and Their Geometric Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, pp.18-36, 2015, 978-3-03842-104-7. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03842-104-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithms for wavelet transform computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time-frequency and Wavelets in Biomedical Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-242, 1997, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/9780470546697.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Information Theoretic Evaluation of the Rank Statistics in Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (1), pp.53-81. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2026.i1.53-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theoretic Proof of the Chernoff-Hoeffding Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106582. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipl.2025.106582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Mixture Model for Characterizing Human Aiming Performance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek S Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.236-254. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1471082X241234139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be my guesses: The interplay between side-channel leakage metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107, pp.105045. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micpro.2024.105045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Theoretic Condition for Perfect Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Delsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e26010086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on Schützenberger-Pinsker inequalities (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">information geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (S2), pp.737-779. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41884-024-00138-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Soleil se lèvera-t-il demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tangente (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between error, total variation, alpha-entropy and guessing: Fano and Pinsker direct and reverse inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (7), pp.978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward finding best linear codes for side-channel protections (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-022-00305-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on a Theme by Massey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (5), pp.2813-2828. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2022.3141264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Expectation-Maximization Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (4), pp.774-799. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2022.i4.774-799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on a Theme by Massey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68 (5), pp.2813—2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs in Finite Metric Spaces: A Probabilistic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjia Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphs and Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue commemorating the 75th anniversary of E. Bannai and H. Enomoto, 37 (4), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00373-021-02338-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight and Scalable Side-Channel Attack Evaluations through Asymptotically Optimal Massey-like Inequalities on Guessing Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Tănăsescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marios Choudary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelimon George Popescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (11), pp.1538. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e23111538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theoretic distinguishers for timing attacks with partial profiles: Solving the empty bin issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshana Jayasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special issue on Cryptography and Encryption, 12 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jis.2021.121001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feedback information-theoretic transmission scheme (FITTS) for modeling trajectory variability in aimed movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114 (6), pp.621-641. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-020-00853-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge Codes for Physically Unclonable Functions with Gaussian Delays: A Maximum Entropy Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mathematics of Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Latin American Week on Coding and Information, 14 (3), pp.491-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic Normality of Q-ary Linear Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minjia Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.1895-1898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagine R...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Union des Professeurs de classes préparatoires Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (267), pp.30-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best information is most successful: Mutual information and success rate in side-channel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Piantanida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (2), pp.49-79. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tches.v2019.i2.49-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality and practicability of mutual information analysis in some scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Èloi de Chèrisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Communications - Discrete Structures, Boolean Functions and Sequences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.101-121. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12095-017-0241-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformly Projected RCQD QAM: A Low-Complexity Signal Space Diversity Solution over Fading Channels With or Without Erasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2018.2811618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-accuracy tradeoff of aimed movement: A formal information-theoretic transmission scheme (FITTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), pp.27:1-27:33. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rényi Entropy Power Inequalities via Normal Transport and Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (9), pp.641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-accuracy tradeoff of aimed movement: A formal information-theoretic transmission scheme (FITTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), Article 27 (33 pp.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal side-channel attacks for multivariate leakages and multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-017-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yet another proof of the entropy power inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (6), pp.3595-3599. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2676093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Collision Attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.2090 - 2104. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2017.2697401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Shannon's formula and Hartley's rule: Beyond the mathematical coincidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (9), pp.4892-4910. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e16094892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power model of Fitts' law does not encompass the logarithmic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test of throughput invariance in Fitts' law: Role of the intercept and of Jensen's inequality (reprinted)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. B. Olafsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces, the quaterly magazine of BCS interaction group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.08-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power vs. logarithmic model of Fitts' law: A mathematical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale : Mathématics &amp; Sciences humaines / Mathematics and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012(3) (199), pp.85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Test of Throughput Invariance in Fitts' Law: Role of the Intercept and of Jensen's Inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halla H. Olafsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces, the quaterly magazine of BCS interaction group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Theoretic Proofs of Entropy Power Inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.33-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image coding with an L∞ norm and confidence interval criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (5), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/83.668016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remez exchange algorithm for orthonormal wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 41 (8), pp.550-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular wavelets: A discrete-time approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 41 (12), pp.3572-3579. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.258100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time multiresolution theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 41 (8), pp.2591-2606. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.229891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-scale energy distributions: a general class extending wavelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 40 (7), pp.1746-1757. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/78.143446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple regularity criteria for subdivision schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 23 (6), pp.1544-1576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithms for discrete and continuous wavelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 38 (2), pp.569-586. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/18.119724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelets and signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vetterli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8 (4), pp.14-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural networks for estimating articulatory positions from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bishnu S. Atal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 86 (1), pp.S67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse par ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (155)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizability and sample complexity of quadratic shallow neural networks under low-rank learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Mokraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Benesty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From information leakage to rank statistics in side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on the Schützenberger-van Trees inequality: A posterior uncertainty principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference on Geometric Science of Information (GSI'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Oct 2025, Saint Malo, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une axiomatique minimale de l'information quantique : Schrödinger ex-nihilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Experimental Design with Mutual Information and Learned Errors for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mathematical Psychology Group Meeting (EMPG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMPG, Sep 2025, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La borne bayesienne de Schützenberger-van Trees : Un principe d'incertitude sur l'a posteriori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des canaux cachés : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Forum InCyber Europe (FIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tight side-channel security bounds on hardware cryptographic engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Free Silicon Conference (FSiC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Perfect Reconstruction Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Aug 2024, Lyon, France. pp.2547-2551, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can information guess ? Guessing advantage vs. Rényi entropy for small leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can Information Guess? Guessing Advantage vs. Rényi Entropy for Small Leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athens, Greece. pp.2963-2968, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT57864.2024.10619150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal security proofs via Doeblin coefficients: Optimal side-channel factorization from noisy leakage to random probing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual International Cryptology Conference (CRYPTO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IACR, Aug 2024, Santa Barbara, United States. pp.389-426, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68391-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of ring oscillator PUFs with reduced helper data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Security (IWSEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the Field Size Loss from Duc et al.’s Conjectured Bound for Masked Encodings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Munich, Germany. pp.86-104, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29497-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historical perspective on Schützenberger-Pinsker inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Geometric Science of Information (GSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All you ever wanted to know about side-channel attacks and protections (and a forthcoming book)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Free Silicon Conference (FSiC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nearly Tight Proof of Duc et al.’s Conjectured Security Bound for Masked Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARDIS 2022 - 21st Smart Card Research and Advanced Application Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Birmingham, United Kingdom. pp.69-81, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25319-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic information-theoretic framework for evaluating the side-channel security of masked implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cantabria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theory as a unifying tool for understanding and designing human-computer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer, Software and Modeling (ICCSM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Mrs. Gerber's lemma for evaluating the information leakage of masked computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved alpha-information bounds for higher-order masked cryptographic implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Masure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory Workshop (ITW 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2023, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All you ever wanted to know about side-channel attacks and protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Forum International de la Cybersécurité (FIC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal leakage of masked implementations using Mrs. Gerber's lemma for min-entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel information leakage of code-based masked implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Canadian Workshop on Information Theory (CWIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CWIT55308.2022.9817673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprofiled expectation-maximization attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be my guess: Guessing entropy vs. success rate for evaluating side-channel attacks of secure chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Euromicro Conference on Digital System Design (DSD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Maspalomas, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is randomness? The interplay between alpha-entropies, total variation and guessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Conference on Bayesian and Maximum Entropy methods in Science and Engineering (MaxEnt 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.30, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/psf2022005030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking masked cryptographic implementations: Information-theoretic bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Information Theory (ISIT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La véritable (et méconnue) théorie de l'information de Shannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Rabiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souloumiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Colloque GRETSI'22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of side-channel attacks using alpha-information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian bounds for discrete entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache-Timing Attack on the SEAL Homomorphic Encryption Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bel Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Security Proofs for Embedded Systems (PROOFS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-asymptotic bounds of point-to-point communication with or without perfect feedback using alpha-information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2022: IEEE 9th International Conference on Communications and Electronics (ICCE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nha Trang, Vietnam. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCE55644.2022.9852067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-capacity of communication channels with feedback: Theoretical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huawei’s Strategy and Technology Workshop (STW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huawei, Sep 2022, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Finding Best Linear Codes for Side-Channel Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Security Proofs for Embedded Systems (PROOFS'2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A primer on Shannon's information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Meeting on Algebraic Structures and Their Applications (MASA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King Abdulaziz University, Mar 2021, Jeddah, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bent Sequences over Hadamard Codes for Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne, Australia. pp.801-806, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9517752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulant Expansion of Mutual Information for Quantifying Leakage of a Protected Secret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Melbourne (virtual), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Primer on Alpha-Information Theory with Application to Leakage in Secrecy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th conference on Geometric Science of Information (GSI'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France. pp.459 - 467, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80209-7_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Conditional alpha-Information and its Application to Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Information Theory Workshop (ITW2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Big Picture of Delay-PUF Dependability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Circuit Theory and Design (ECCTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2020, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Fault Analysis With Few Encryptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-leakage via Fano's inequality for alpha-information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCSD, Feb 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Relevant is Hick's Law for HCI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '20 - CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3313831.3376878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rényi Entropy Power and Normal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Information Theory and Its Applications (ISITA2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEICE, Oct 2020, Kapolei, Hawai'i (virtual conference), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy estimation of physically unclonable functions via Chow parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Annual Allerton Conference on Communication, Control, and Computing (Allerton'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Monticello, IL, United States. pp.698-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transportation proofs of Rényi entropy power inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equality in the matrix entropy-power inequality and blind separation of real and complex sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Zamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information-theoretic model for side-channel attacks in embedded hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Piantanida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAnalyzer: A simple static analysis tool for detecting cache-timing leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-accuracy tradeoff of aimed movement: A formal information-theoretic transmission scheme (FITTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ACM Conference on Human Factors in Computing Systems (CHI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression to a Linear Lower Bound With Outliers: An Exponentially Modified Gaussian Noise Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2019 | 27th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, A Coruna, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information theory: An analysis and design tool for HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Oulasvirta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2019 - The ACM CHI Conference on Human Factors in Computing Systems - Workshop on Computational Modeling in Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This is IT: A Primer on Shannon's Entropy and Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Poincaré XXIII (Bourbaphy Seminar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perils of Confounding Factors: How Fitts' Law Experiments can Lead to False Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM 2018 CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montréal, Canada. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix entropy-power inequality via normal transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ram Zamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on the Science of Electrical Engineering (ICSEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Eilat, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon et la théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Congrès Franco-Marocain de Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge codes for physically unclonable functions with Gaussian delays: A maximum entropy problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Workshop on Coding and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Unicamp-Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confusing information: How confusion improves side-channel analysis for monobit leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Theoretic Analysis of the Speed-Accuracy Tradeoff with Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Miyazaki, Japan. pp.3452-3457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confused yet successful: Theoretical computation of distinguishers for monobit leakages in terms of confusion coefficient and SNR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information Security and Cryptology (Inscrypt 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Fuzhou, China. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14234-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIGFile: Bayesian Information Gain for Fast File Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Mcgrenere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2018 CHI Conference on Human Factors in Computing Systems (CHI '18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Montreal QC, Canada. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3173574.3173959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved analysis of reliability and entropy for delay PUFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2018.00096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and entropy of delay PUFs: A theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Cryptographic Architectures Embedded in Logic Devices (CryptArchi 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On minimum entropy and Gaussian transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy 2018: From Physics to Information Sciences and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes for Side-Channel Attacks and Protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C2SI 2017 - International Conference on Codes, Cryptology, and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rabat, Morocco. pp.35-55, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55589-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIGnav: Bayesian Information Gain for Guiding Multiscale Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Lucas d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2017 - International conference of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. pp.5869-5880, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-Theoretic Analysis of Human Performance for Command Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mumbai, India. pp.515-524, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dessein de Laplume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe colloque GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transportation to the entropy-power inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITA.2017.8023467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'extremum d'entropie pour les transformations linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe colloque GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At every corner: Determining corner points of two-user Gaussian interference channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2017.7996882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalism to assess the entropy and reliability of the loop-PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local-global principle for real analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Brazilian Logic Conference (EBL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Pirenópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Miss is Human Information-Theoretic Rationale for Target Misses in Fitts’ Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI 2017 Conference on Human Factors in Computing Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025453.3025660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Fitts’ Law, Two Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.525-533, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67687-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et simplicité d'implantation des constellations tournées: une approche pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Arbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan Les Pins, France. pp.ID29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Side-Channel Leakage Analysis &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; Orthonormal Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. Information Technology and Communications Security (SECITC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transport to Rényi Entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd conference on Geometric Science of Information (GSI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUFs: Standardization and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Workshop on Mobile System Technologies (MST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MST.2016.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template attacks with partial profiles and Dirichlet priors: Application to timing attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshana Jayasinghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardware and Architectural Support for Security and Privacy (HASP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2948618.2948625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Some Almost Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITA.2016.7888134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A challenge code for maximizing the entropy of PUF responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Extra-Reductions Defeat Blinded Regular Exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Cryptographic Hardware and Embedded Systems (CHES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, CA, United States. pp.3-22, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53140-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon's formula W.log(1+SNR): A historical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Théorie de l'Information: nouvelles frontières dans le cadre du centenaire de Claude Shannon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal side-channel attacks for multivariate leakages and multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROOFS 2016 Security Proofs for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-017-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality and practicability of mutual information analysis in some scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArticCrypt 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Longyearbyen, Svalbard, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Class vs. Mutual Information as Side-Channel Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining perceived information based on Shannon’s communication theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi de Chérisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Expansion of Maximum Likelihood Attacks for Masked and Shuffled Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual International Conference on the Theory and Applications of Cryptology and Information Security (AsiaCrypt 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53887-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor expansion of maximum likelihood attacks, with application to masked and shuffled implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated Extra-Reductions Defeat Blinded Regular Exponentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Dugardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems – CHES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. pp.Pages 3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Entropy of Physically Unclonable Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Solé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local-global principle for the real continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Logic XVI (TRENDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Key to Success: Success Exponents for Side-Channel Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Cryptology in India (IndoCrypt 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bangalore, India. pp.270-290, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26617-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity 2D signal space diversity solution for future broadcasting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianxiao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wan Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2762-2767, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass+Skin: An Empirical Evaluation of the Added Value of Finger Identification to Basic Single-Touch Interaction on Touch Screens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lecolinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 15th IFIP TC.13 International Conference on Human-Computer Interaction (INTERACT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bamberg, Germany. pp.55-71, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22723-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almost There: Corner Points of Gaussian Interference Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Information Theory and Applications Workshop (ITA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Diego, CA, United States. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITA.2015.7308963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimality of mutual information analysis for discrete leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi De Cherisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical description of the speed/accuracy trade-off of aimed movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 British Human Computer Interaction Conference (HCI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lincoln, United Kingdom. pp.91-100, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2783446.2783574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More - Dimensionality Reduction from a Theoretical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptographic Hardware and Embedded Systems -- CHES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48324-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From almost Gaussian to Gaussian: Bounding differences of differential entropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications (ITA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template Attacks, Optimal Distinguishers and the Perceived Information Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling Fitts' law with Shannon's information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mathematical Psychology Group Meeting (EMPG 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masks will fall off: Higher-order optimal distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Theory and Application of Cryptology and Information Security (AsiaCrypt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Kaoshiung, Taiwan. pp.344-365, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45608-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good is not good enough: Deriving optimal distinguishers from communication theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea. pp.55-74, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44709-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When optimal means optimal: Finding optimal distinguishers from the mathematical theory of communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon's formula and Hartley's rule: A mathematical coincidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Magossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.105-112, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4905969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of Kolmogorov-Smirnov distinguishers: Side-channel analysis vs. differential cryptanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Constructive Side-Channel Analysis and Secure Design (COSADE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.9-28, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10175-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From almost Gaussian to Gaussian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max H. M. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amboise, France. pp.67-73, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4905964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attacking suggest boxes in web applications over https using stochastic side-channel algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Calasans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Risks and Security of Internet and Systems (CRISIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Trente, Italy. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17127-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the secrets of success: Theoretical efficiency of side-channel distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency analysis for second-order attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belgarric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Card Research and Advanced Application Conference (CARDIS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.108-122, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08302-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical vs. theoretical evaluation of DPA and CPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Cryptography, Robustness, and Provably Secure Schemes for Female Young Researchers (CrossFyre'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, KU Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Relay Beamforming for MIMO Multi-Relay Networks with Imperfect Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communications Conference (GLOBECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust relay beamforming for MIMO multi-relay networks with imperfect channel estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Side-Channel Analysis Distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information and Communications Security (ICICS'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Hong Kong, China. pp.331-340, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34129-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test of throughput invariance in Fitts' law: Role of the intercept and of Jensen's inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halla H. Olafsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon T. Perrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th BCS Conference on Human Computer Interaction (HCI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results about the distinction of side-channel distinguishers based on distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Maghrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Cryptographic Architectures Embedded in Reconfigurable Devices (CryptArchi 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power model of Fitts' law does not encompass the logarithmic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the European Mathematical Psychology Group (EMPG 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple proof of the entropy-power inequality via properties of mutual information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE International Symposium on Information Theory (ISIT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nice, France. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2007.4557202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal algorithm for resource allocation with concave cost functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ALIO/EURO Conference on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear scalar quantization of wavelet image decomposition using joint optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Conference on Electronics, Circuits and Systems (ICECS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Gammarth, Tunisia. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2005.4633410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source-channel coding using structured oversampled filters banks applied to image transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP '01)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt Lake City, United States. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2001.940529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real BCH codes as joint source channel codes for satellite images coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 IEEE Global Telecommunications Conference (GLOBECOM '00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2000.891253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral interpolation coder for impulse noise cancellation over a binary symmetric channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Europeen Signal Processing conference (EUSIPCO'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimum bitwise decomposition of any memoryless source to be sent over a BSC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Telecommunications (ICT'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Cheju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage source/canal combiné: Impact du codage BCH sur la compression d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Worshop: Compression embarquée d'images fixes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source-channel coding of uniform memoryless sources over binary symmetric channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (GLOBECOM 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Sydney, Australia. pp.3614-3619, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.1998.775976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint source and channel coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Study Institute on Signal Processing for Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO, Jul 1998, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éloge de la paresse en codage conjoint source/canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Worshop: Codage source/canal combiné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint binary symmetric source-channel coding with small linear codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Signal Processing Conference (EUSIPCO'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la redondance résiduelle pour combattre le bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Worshop: Codage source/canal combiné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance bounds for joint source-channel coding of uniform memoryless sources using a binary decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 254 European Worshop on Emerging Techniques for Communication Terminals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined source-channel coding for binary symmetric channels and uniform memoryless sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage conjoint souce/canal: enjeux et approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral algorithm for removing salt and pepper from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 IEEE Digital Signal Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Loen, Norway. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSPWS.1996.555514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined source-channel coding: Panorama of methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Bahram Zahir Azami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES Workshop on Data Compression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border recovery for subband processing of finite-length signals. Application to time-varying filter banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Adelaide, Australia. pp.133-136, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.1994.390072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de filtres ondelettes : application à la compression d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Temps-Fréquence, Ondelettes et Multirésolution : Théorie, Modèles et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L∞-coding of images: a confidence interval criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 IEEE International Conference on Image Processing (ICIP-94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Austin, TX, United States. pp.888-892, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.1994.413483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression d'images en norme L∞</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées Tunisiennes en Electrotechnique et Automatique (JTEA'94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the choice of `wavelet' filters for still image compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Minneapolis, United States. pp.550-553, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.1993.319870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular wavelets: Theory and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wavelets and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Toulouse, France. pp.229-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet regularity of iterated filter banks with rational sampling changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.1993.319473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simple de calcul de bancs de filtres/ondelettes bi-orthogonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Siohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hölder regularity of subdivision schemes and wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Curves and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Chamonix, France. pp.437-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple, optimal regularity estimates for wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Signal Processing Conference (EUSIPCO'92)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Brussels, Belgium. pp.937-940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time approach to regularity of 1D or 2D wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992 IEEE Digital Signal Processing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Utica, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourier and wavelet spectrograms seen as smoothed Wigner-Ville distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wavelets and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1989, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformées en ondelettes discrètes et continues : comparaison et algorithmes rapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Juan-les-Pins, France. pp.193-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast algorithms for the continuous wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1991 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-91)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Toronto, Canada. pp.2213-2216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affine smoothing of the Wigner-Ville distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP-90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Albuquerque, NM, United States. pp.2455-2458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and algorithms for the orthonormal discrete wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 IEEE Digital Signal Processing workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, New Paltz, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis/synthesis of sound signals using a discrete wavelet transform (DWT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dorize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2020/0313845 A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR RECOVERING SECRET DATA OF A CRYPTOGRAPHIC DEVICE AND FOR EVALUATING THE SECURITY OF SUCH A DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent 2017/0270307 A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2017/057295. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECRET KEY ESTIMATION METHODS AND DEVICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : France N° 16305386.1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS AND DEVICES FOR ESTIMATING SECRET VALUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Europe N° 15306992.7. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODS FOR RECOVERING SECRET DATA OF A CRYPTOGRAPHIC DEVICE AND FOR EVALUATING THE SECURITY OF SUCH A DEVICE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/IB2014/003248. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Decoding with Log-Ratio Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE European School of Information Theory (ESIT'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Eindhoven, Netherlands. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-Channel Security. How Much Are You Secure? Mrs. Gerber’s Lemma and Majorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Institut Mines-Télécom, Risques &amp; Cyber : Sécurité et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenging neural decoding with general-purpose networks and its improvement via probabilistic embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Boutros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Junior Conference on Data Science and Engineering (JDSE'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orsay (Université Paris-Sud 11), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rényi Entropy Estimation for Secure Silicon Fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J Boutros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Information Theory and Applications Workshop (ITA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Sans Diego, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessing a secret cryptographic key from side-channel leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE European School of Information Theory (ESIT'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Sophia Antipolis, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Experimental Design Approach Maximizing Information Gain for Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Lucas d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITA 2017 - IEEE Information Theory and Applications Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States. , pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal attacks for multivariate and multi-model side-channel leakages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. Cryptographic Hardware and Embedded Systems – CHES 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Optimality of Mutual Information Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lejla Batina; Matthew Robshaw. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science, 8731, 2014, Cryptographic Hardware and Embedded Systems – CHES 2014 16th International Workshop, Busan, South Korea, September 23-26, 2014. Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the success of a side-channel attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque de l'Institut Mines-Télécom, Numérique: Grande échelle et complexité (Sécurité, sûreté, risques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success rate exponents for side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Sellem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side-channel attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Google Doctoral Fellowship Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success metric: An all-in-one criterion for comparing side-channel distinguishers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelie Heuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Bertoni; Jean-Sébastien Coron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Cryptographic Hardware and Embedded Systems (CHES 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa Barbara, CA, United States. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science, 8086, Cryptographic Hardware and Embedded Systems - CHES 2013 15th International Workshop, Santa Barbara, CA, USA, August 20-23, 2013. Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul sans peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au Fil des Maths, Bulletin de l'APMEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois lois des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Tangente HS n°88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La connaissance réduit l'incertitude » : un théorème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Nuit de l’ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The life and work of Kolmogorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, https://culturemath.ens.fr/thematiques/biographie/life-and-work-kolmogorov</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie et l'oeuvre de Kolmogorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les probabilités ont la cote !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zayana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon et la théorie de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplume, sous le masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de l'Académie des Sciences, Évolution des disciplines et histoire des découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not Just Pointing: Shannon's Information Theory as a General Tool for Performance Evaluation of Input Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions aux théories des ondelettes, du codage conjoint source-canal et de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l'information et codage [math.IT]. Université Pierre et Marie Curie, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03326386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondelettes régulières: application à la compression d'images fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rioul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_other. Télécom ParisTech, 1993. English. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00001307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId448"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84340683"/>
+    <w:nsid w:val="FB8BE9AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A8B5BEC"/>
+    <w:nsid w:val="7F21B94D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C74ED407"/>
+    <w:nsid w:val="1EEF93A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06FDF3A3"/>
+    <w:nsid w:val="1BC3B6CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="63F5C419"/>
+    <w:nsid w:val="E6029639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CFFE83F9"/>
+    <w:nsid w:val="39A9E654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rioul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8681-8916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64399-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04135725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rioul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;guinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspole.fr/commande.php?collection=Biblioth%C3%A8que%20Tangente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Magossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98797-2_11" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09420-5_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03842-104-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9780470546697.ch8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2026.i1.53-81" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2025.106582" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxi Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek S Young" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X241234139" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41884-024-00138-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2024.105045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04416099v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Delsol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rabiet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souloumiac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26010086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-022-00305-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3141264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2022.i4.774-799" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Shi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-021-02338-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei T&#259;n&#259;sescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Choudary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelimon George Popescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23111538" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950165v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi de Ch&#233;risey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshana Jayasinghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jis.2021.121001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-020-00853-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Boutros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2019.i2.49-79" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;loi de Ch&#232;risey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-017-0241-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811618" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690089v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231595" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Damien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-017-0170-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2676093" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2697401" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e16094892" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710498v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla H. Olafsdottir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Perrault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Olafsdottir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Karray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.668016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330295v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.258100" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.229891" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330347v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.143446" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.119724" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vetterli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnu S. Atal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jaffard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243828v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Mokraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Benesty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074662v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miquel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243862v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074597v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68391-6_12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074620v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715178" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243825v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074577v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619150" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166118v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136985v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136983v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CWIT55308.2022.9817673" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718705v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718716v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005030" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718713v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718728v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718701v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718693v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03780506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bel Korchi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE55644.2022.9852067" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03328130v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03327926v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240109v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9517752" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323530v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_50" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867301v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376878" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02932063v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950171v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950213v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300784v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Oulasvirta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Zamir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849303" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300788v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi De Cherisey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849763" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300786v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191051v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791754v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173959" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287933v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288537v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00096" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287963v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690122v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173770" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300767v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287965v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boutros" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111178v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300768v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14234-6_28" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717202v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_36" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615326v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287602v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_17" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628679v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lucas d'Oliveira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025524" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629876v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287600v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643924v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_35" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288488v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2017.8023467" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288489v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287596v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996882" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287598v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287595v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025660" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362463v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dugardin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Najm" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287429v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288459v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541835" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288475v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MST.2016.11" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300026v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948618.2948625" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max H. M. Costa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2016.7888134" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287330v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750287v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53140-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412487v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300060v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300055v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287308v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541410" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287426v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53887-6_21" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287329v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287328v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300019v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287175v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26617-6_15" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202852v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288425v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2015.7308963" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300011v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300015v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783446.2783574" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287069v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218072v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48324-4_2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287176v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286942v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905964" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288408v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schneider" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Hollender" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Calasans" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17127-2_8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287072v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45608-8_19" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286943v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44709-3_4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286940v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286941v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905969" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286939v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10175-0_2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288378v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299996v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belgarric" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debande" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08302-5_8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286734v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227422v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Wang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831574" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299998v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329714v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299929v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Maghrebi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34129-8_30" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286359v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329730v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329762v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2007.4557202" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329793v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Poupon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329783v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abdelfattah" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633410" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329798v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Gabay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940529" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329801v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2000.891253" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329805v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330009v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Bahram Zahir Azami" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330014v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1998.775976" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330171v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bergot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330020v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330109v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330236v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330240v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330233v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330249v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555514" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330244v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330268v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;prez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1994.390072" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330285v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330255v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1994.413483" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330259v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330322v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1993.319870" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330349v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330333v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1993.319473" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330298v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330311v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330345v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330373v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vidalie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330356v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330358v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330364v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330360v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330369v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dorize" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326381v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326375v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326378v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326377v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326376v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326373v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074251v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04416031v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136984v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Boutros" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300782v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677034v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300058v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300004v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-44709-3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299999v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300002v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ren" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sellem" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299990v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-40349-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299991v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04137036v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430136v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718689v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136979v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323560v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931347v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287773v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287593v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090158v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/tel-03326386v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001307v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rioul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8681-8916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rioul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64399-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04135725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rioul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;guinot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zayana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionspole.fr/commande.php?collection=Biblioth%C3%A8que%20Tangente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sol&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Magossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98797-2_11" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Heuser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09420-5_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03842-104-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9780470546697.ch8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540731v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Masure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2026.i1.53-81" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2025.106582" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxi Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek S Young" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gori" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X241234139" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136994v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2024.105045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04416099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Delsol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rabiet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souloumiac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26010086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41884-024-00138-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-022-00305-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2022.3141264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2022.i4.774-799" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Shi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-021-02338-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei T&#259;n&#259;sescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Choudary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelimon George Popescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23111538" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950165v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi de Ch&#233;risey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshana Jayasinghe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jis.2021.121001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-020-00853-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Boutros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tches.v2019.i2.49-79" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;loi de Ch&#232;risey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12095-017-0241-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Arbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiao Yang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2018.2811618" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690089v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231595" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Damien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-017-0170-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2676093" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carlet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prouff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2697401" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e16094892" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B. Olafsdottir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon T. Perrault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299930v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710498v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla H. Olafsdottir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00631353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Karray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/83.668016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330295v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.258100" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330301v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.229891" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330347v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/78.143446" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/18.119724" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vetterli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishnu S. Atal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jaffard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Mokraoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Benesty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074662v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243865v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243862v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miquel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243863v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074648v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074250v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715178" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05243825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074577v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT57864.2024.10619150" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68391-6_12" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136982v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29497-6_5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153811v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25319-5_4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166118v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136987v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CWIT55308.2022.9817673" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718705v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718723v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718716v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005030" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718713v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718728v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03780506v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Huang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bel Korchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718719v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE55644.2022.9852067" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03328130v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03327926v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240109v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9517752" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323533v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323530v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80209-7_50" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02932063v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950213v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867301v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376878" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950168v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300791v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300781v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300787v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Zamir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849303" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300788v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi De Cherisey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849763" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300786v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300785v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191051v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300784v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Oulasvirta" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690122v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173770" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300767v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300673v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boutros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287934v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111178v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300768v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14234-6_28" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791754v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Mcgrenere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173959" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288537v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2018.00096" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287933v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287932v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629876v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55589-8_3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677122v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lucas d'Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025524" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643924v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_35" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287600v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288488v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2017.8023467" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288489v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287596v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996882" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287598v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287595v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690133v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025660" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717202v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67687-6_36" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615326v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628679v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287602v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_17" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288475v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MST.2016.11" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300026v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948618.2948625" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max H. M. Costa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2016.7888134" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287330v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750287v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dugardin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Najm" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53140-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412487v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300060v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300055v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287308v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541410" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287329v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287426v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53887-6_21" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287328v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362463v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288459v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541835" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287429v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26617-6_15" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224303v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Kai" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248744" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202852v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Roy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lecolinet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22723-8_5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288425v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITA.2015.7308963" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300015v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2783446.2783574" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218072v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48324-4_2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287069v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287176v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300019v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287072v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45608-8_19" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286943v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44709-3_4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286940v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286941v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905969" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286939v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10175-0_2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286942v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905964" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288408v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schneider" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Hollender" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Calasans" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17127-2_8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288378v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299996v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belgarric" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debande" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08302-5_8" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286734v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01227422v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Wang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831574" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299998v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299929v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Maghrebi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34129-8_30" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329714v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286359v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329730v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329762v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2007.4557202" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329793v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Le Poupon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329783v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abdelfattah" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633410" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329798v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Gabay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2001.940529" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329801v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2000.891253" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329805v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330009v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Bahram Zahir Azami" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330014v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330026v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.1998.775976" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330171v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bergot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330109v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330020v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330240v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330233v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330236v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330249v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.1996.555514" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330244v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330268v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;prez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1994.390072" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330285v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330255v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.1994.413483" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330259v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330322v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1993.319870" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330349v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330333v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1993.319473" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330298v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bihan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Siohan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330311v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330345v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330342v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330373v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vidalie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330356v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330358v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330364v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330360v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330369v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dorize" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326381v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326375v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326378v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326377v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326376v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03326373v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05074251v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136984v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04416031v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02950211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Boutros" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300782v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677034v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300058v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300004v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-662-44709-3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299999v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02300002v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ren" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sellem" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299991v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02299990v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-40349-1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04137036v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430136v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04136979v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03718689v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03323560v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02931347v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287773v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287593v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090158v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/tel-03326386v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001307v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>