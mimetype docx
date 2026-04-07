--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1670,378 +1670,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electrochemical properties of ball-milled γ′-V2O5 as cathode material for Na-ion batteries: A structural and kinetic investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A porous puckered V2O5 polymorph as new high performance cathode material for aqueous rechargeable zinc batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daureen Batyrbekuly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Laïk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhumabay Bakenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.229017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jechem.2021.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991477v1</w:t>
+                <w:t xml:space="preserve">hal-03139633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A porous puckered V2O5 polymorph as new high performance cathode material for aqueous rechargeable zinc batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Laïk</w:t>
+                <w:t xml:space="preserve">Detailed Redox Mechanism and Self-Discharge Diagnostic of 4.9 V LiMn 1.5 Ni 0.5 O 4 Spinel Cathode revealed by Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Dridi Zrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhumabay Bakenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jechem.2021.01.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (23), pp.13496-13505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1TA00989C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139633v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Redox Mechanism and Self-Discharge Diagnostic of 4.9 V LiMn 1.5 Ni 0.5 O 4 Spinel Cathode revealed by Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+                <w:t xml:space="preserve">Enhanced electrochemical properties of ball-milled γ′-V2O5 as cathode material for Na-ion batteries: A structural and kinetic investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Safrany Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Dridi Zrelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (23), pp.13496-13505. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 482, pp.229017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1TA00989C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.229017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280041v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Investigation of Spinel LiMn 1.5 Ni 0.5 O 4 as Cathode Material for Potassium‐Ion Battery</w:t>
               </w:r>
@@ -2321,51 +2321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Than Nguyen Huyhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daureen Batyrbekuly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,51 +2451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Safrany Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 322, pp.134670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2542,51 +2542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Insight into the Electrochemical Lithium Insertion Process in the Puckered-Layer γ’-V2O5 Polymorph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Safrany Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,51 +2659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Safrany Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 165, pp.183-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2901,51 +2901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T.N. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 270, pp.224-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3894,274 +3894,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure determination of a new sodium vanadium bronze electrochemically formed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">γ'-V2O5: A new high voltage cathode material for sodium-ion battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Safrany Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Emery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. M. Roginskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.07.012⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 252, pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.08.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048158v1</w:t>
+                <w:t xml:space="preserve">hal-02048166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γ'-V2O5: A new high voltage cathode material for sodium-ion battery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Crystal structure determination of a new sodium vanadium bronze electrochemically formed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Safrany Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Roginskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 252, pp.4-11. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254, pp.62-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.08.175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048166v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of SiO 2 –B 2 O 3 –Al 2 O 3 –Na 2 O–CaO glasses with high Nd 2 O 3 and MoO 3 concentrations</w:t>
               </w:r>
@@ -4409,338 +4409,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of MoO3, Nd2O3, and RuO2 on the crystallization of soda–lime aluminoborosilicate glasses</w:t>
+                <w:t xml:space="preserve">Electrochemically formed α’-NaV2O5: A new sodium intercalation compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chouard</w:t>
+                <w:t xml:space="preserve">D. Muller-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Caurant</w:t>
+                <w:t xml:space="preserve">M. Tanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T.N. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Majérus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Klimin</w:t>
+                <w:t xml:space="preserve">M.L.P. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8581-9⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 176, pp.586-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131770v1</w:t>
+                <w:t xml:space="preserve">hal-03131775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically formed α’-NaV2O5: A new sodium intercalation compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of MoO3, Nd2O3, and RuO2 on the crystallization of soda–lime aluminoborosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Muller-Bouvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+                <w:t xml:space="preserve">O. Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tanabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L.T.N. Huynh</w:t>
+                <w:t xml:space="preserve">J. Dussossoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L.P. Le</w:t>
+                <w:t xml:space="preserve">S. Klimin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 176, pp.586-593. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (1), pp.219-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.07.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8581-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131775v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic and computational study of structural changes in γ-LiV&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; cathodic material induced by lithium intercalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. B. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Roginskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Yu. Kazimirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5011,51 +5011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.Y. Kazimirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.406 - 412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5095,391 +5095,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rate bias sputtered LiCoO 2 thinfilms as positive electrode for all-solid-state lithium microbatteries</w:t>
+                <w:t xml:space="preserve">Electrochemical properties of high rate bias sputtered LiCoO2 thin films in liquid electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 146, pp.472-476. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 245, pp.76-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.09.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131790v1</w:t>
+                <w:t xml:space="preserve">hal-03131794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical properties of high rate bias sputtered LiCoO2 thin films in liquid electrolyte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparative Insight of Potassium Vanadates as Positive Electrode Materials for Li Batteries: Influence of the Long-Range and Local Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Salot</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.06.047⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (3), pp.1764-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic402897d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131794v1</w:t>
+                <w:t xml:space="preserve">hal-03131789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Insight of Potassium Vanadates as Positive Electrode Materials for Li Batteries: Influence of the Long-Range and Local Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High rate bias sputtered LiCoO 2 thinfilms as positive electrode for all-solid-state lithium microbatteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tintignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (3), pp.1764-1772. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146, pp.472-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic402897d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.09.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131789v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic mechanism of α-β phase transition in vanadium pentoxide</w:t>
               </w:r>
@@ -5517,51 +5517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75, pp.115-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5659,51 +5659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119, pp.38-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6252,471 +6252,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the LixV2O5 phase diagram by incorporation of chromium oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">One step synthesis of lamellar R-3m LiCoO2 thin films by an electrochemical-hydrothermal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Porthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Cras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Bach</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.080⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (22), pp.7580-7585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.06.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131823v1</w:t>
+                <w:t xml:space="preserve">cea-00658820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behaviour of sputtered c-V2O5 and LiCoO2 thin films for solid state lithium microbatteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 192 (1), pp.343-346. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step synthesis of lamellar R-3m LiCoO2 thin films by an electrochemical-hydrothermal method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Cras</w:t>
+                <w:t xml:space="preserve">Modification of the LixV2O5 phase diagram by incorporation of chromium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Franger</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.06.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196 (3), pp.1392-1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-00658820v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinetic study of lithium transport in the sol–gel Cr0.11V2O5.16 mixed oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6788,77 +6788,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of neodymium oxide on the solubility of MoO3 in an aluminoborosilicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dussossoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7265,260 +7265,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Raman microspectrometry investigation of electrochemical lithium intercalation into sputtered crystalline V2O5 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sputtered Crystalline V[sub 2]O[sub 5] Thin Films for All-Solid-State Lithium Microbatteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 54 (26), pp.6674-6679. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156 (9), pp.A763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.06.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1.3170922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131843v1</w:t>
+                <w:t xml:space="preserve">hal-03131839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered Crystalline V[sub 2]O[sub 5] Thin Films for All-Solid-State Lithium Microbatteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">In situ Raman microspectrometry investigation of electrochemical lithium intercalation into sputtered crystalline V2O5 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Salot</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (26), pp.6674-6679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.06.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1.3170922⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03131839v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping effects on structure and electrode performance of K-birnessite-type manganese dioxides for rechargeable lithium battery</w:t>
               </w:r>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Komaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kumagai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7640,328 +7640,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Microspectrometry Study of Electrochemical Lithium Intercalation into Sputtered Crystalline V 2 O 5 Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A kinetic study of electrochemical lithium insertion into oriented V2O5 thin films prepared by rf sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Smirnov</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (8), pp.3329-3336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.11.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm702979k⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131846v1</w:t>
+                <w:t xml:space="preserve">hal-03131858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic study of electrochemical lithium insertion into oriented V2O5 thin films prepared by rf sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Raman Microspectrometry Study of Electrochemical Lithium Intercalation into Sputtered Crystalline V 2 O 5 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Salot</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53 (8), pp.3329-3336. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (5), pp.1916-1923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.11.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm702979k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131858v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New structural approach of lithium intercalation using Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 174 (2), pp.1188-1192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8674,51 +8674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Capacity Crystalline V[sub 2]O[sub 5] Thick Films Prepared by RF Sputtering as Positive Electrodes for Rechargeable Lithium Microbatteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8860,64 +8860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical and structural properties of V2O5 thin films prepared by DC sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8989,51 +8989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Performance Oriented V[sub 2]O[sub 5] Thin Films Prepared by DC Sputtering for Rechargeable Lithium Microbatteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9100,406 +9100,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman evidence of the formation of LT-LiCoO2 thin layers on NiO in molten carbonate at 650°C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Mendoza</w:t>
+                <w:t xml:space="preserve">Li intercalation in TiO2 anatase: Raman spectroscopy and lattice dynamic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.10.026⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 121 (5), pp.2348-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1767993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131948v1</w:t>
+                <w:t xml:space="preserve">hal-03131944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonons and Raman spectra of lithiated titanate Li0.5TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Smirnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1 (11), pp.3138-3141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssc.200405331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li intercalation in TiO2 anatase: Raman spectroscopy and lattice dynamic studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Smirnov</w:t>
+                <w:t xml:space="preserve">Raman evidence of the formation of LT-LiCoO2 thin layers on NiO in molten carbonate at 650°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 225 (1-4), pp.356-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1767993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03131944v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman investigation of the structural changes in anatase LixTiO2 upon electrochemical lithium insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9597,51 +9597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9730,51 +9730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray diffraction study on MmNi3.85Mn0.27Al0.37Co0.38 as negative electrode in alkaline secondary batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9840,246 +9840,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of birnessite manganese dioxides</w:t>
+                <w:t xml:space="preserve">Crystallographic and hydriding properties of the system La1−xCexY2Ni9 (xCe=0, 0.5 and 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Julien</w:t>
+                <w:t xml:space="preserve">M R Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Percheron-Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-2738(03)00035-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 173 (1), pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-4596(03)00038-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131992v1</w:t>
+                <w:t xml:space="preserve">hal-03131959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic and hydriding properties of the system La1−xCexY2Ni9 (xCe=0, 0.5 and 1)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M R Latroche</w:t>
+                <w:t xml:space="preserve">Raman spectra of birnessite manganese dioxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Percheron-Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 173 (1), pp.236-243. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 159 (3-4), pp.345-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-4596(03)00038-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2738(03)00035-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131959v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New ternary intermetallic compounds belonging to the R–Y–Ni (R=La, Ce) system as negative electrodes for Ni–MH batteries</w:t>
               </w:r>
@@ -10091,64 +10091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M R Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Percheron-Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 330-332, pp.782-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10504,51 +10504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10756,285 +10756,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational modes in layered double hydroxides and their calcined derivatives</w:t>
+                <w:t xml:space="preserve">Barium vanadium pentoxide-based compounds preparedvia a sol–gel process and their evaluation as lithium intercalation materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winnie Kagunya</w:t>
+                <w:t xml:space="preserve">V. Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathi Kooli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Jones</w:t>
+                <w:t xml:space="preserve">N. Baffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (1), pp.245-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/A707053E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(98)00234-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132025v1</w:t>
+                <w:t xml:space="preserve">hal-03132019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barium vanadium pentoxide-based compounds preparedvia a sol–gel process and their evaluation as lithium intercalation materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrational modes in layered double hydroxides and their calcined derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie Kagunya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Pereira-Ramos</w:t>
+                <w:t xml:space="preserve">Fathi Kooli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Baffier</w:t>
+                <w:t xml:space="preserve">William Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 8 (1), pp.245-249. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 236 (1-3), pp.225-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/A707053E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(98)00234-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132019v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen in perovskites: Mechanism of solubility, chemical state, effect on electron subsystem, phase transformation</w:t>
               </w:r>
@@ -11493,51 +11493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pereira‐ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 143 (7), pp.2083-2088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11872,51 +11872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pereira‐ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Willmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11963,51 +11963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the electrochemical behaviour of WO3 as reversible cathodic material for lithium batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12208,51 +12208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic, structural and kinetic study of the electrochemical lithium intercalation into the xerogel V2O5 · 1.6 H2O in a propylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12337,51 +12337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium pentoxide xerogel as rechargeable cathodic material for lithium batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12729,152 +12729,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par micro-diffraction X de couches minces de LiMn1.5Ni0.5O4 déposées par pulvérisation cathodique pour application micro-batteries Li-ion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ liquid electrochemical TEM investigation of Semi-Solid State LMNO Micro-Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+                <w:t xml:space="preserve">Sorina Creţu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Folastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis (M&amp;M2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302495v1</w:t>
+                <w:t xml:space="preserve">hal-04410878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-diffraction study of sputtered LiMn1.5Ni0.5O4 thin films for Li-ion micro-batteries</w:t>
               </w:r>
@@ -12899,51 +12899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12971,160 +12971,160 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ liquid electrochemical TEM investigation of Semi-Solid State LMNO Micro-Battery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude par micro-diffraction X de couches minces de LiMn1.5Ni0.5O4 déposées par pulvérisation cathodique pour application micro-batteries Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Folastre</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis (M&amp;M2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">14ème colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410878v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ tem Cycling of Semi-Solid State Micro-Battery in Liquid Electrolyte</w:t>
               </w:r>
@@ -13283,51 +13283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peireira Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13488,291 +13488,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Behavior and Structural Change of Spinel-LiMn 2-X Ni x O 4 (x = 0, 0.5) Cathode in Potassium Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ cycling in liquid electrochemical TEM of FIB prepared semi all solid state 2-D micro-battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Cherednichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/MA2020-012206mtgabs⟩</w:t>
+              <w:t xml:space="preserve">237th Meeting of the Electrochemical Society, 237th ECS Meeting, Session A01 - LIB Cathode/Solid Electrolyte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montréal, Canada. pp.74-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/MA2020-01174mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070419v1</w:t>
+                <w:t xml:space="preserve">hal-03070381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ cycling in liquid electrochemical TEM of FIB prepared semi all solid state 2-D micro-battery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Behavior and Structural Change of Spinel-LiMn 2-X Ni x O 4 (x = 0, 0.5) Cathode in Potassium Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Laïk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">237th Meeting of the Electrochemical Society, 237th ECS Meeting, Session A01 - LIB Cathode/Solid Electrolyte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Montréal, Canada. pp.74-74, </w:t>
+              <w:t xml:space="preserve">ECS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Montréal, Canada. pp.206-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2020-01174mtgabs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/MA2020-012206mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070381v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vth Japan-France seminar on Lithium batteries</w:t>
               </w:r>
@@ -13810,51 +13810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amorphous and crystallised thin v2o5 films prepared by ald: structure and electrochemical properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, France. Vth Japan-France seminar on Lithium batteries</w:t>
@@ -13875,202 +13875,202 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the charge storage mechanism of thin films electrode materials by Raman spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Lethien</w:t>
+                <w:t xml:space="preserve">TOWARDS A BIOCOMPATIBLE RECHARGEABLE BATTERY USING A MODIFIED CHITOSAN POLYMER ELECTROLYTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thanh Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thanh-Tam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Abou Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GdR Name (NanoMaterials for Energy Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">PEPR Batteries DAYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Grenoble (Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411399v1</w:t>
+                <w:t xml:space="preserve">hal-05576521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-diffraction study of sputtered LiMn1.5Ni0.5O4 thin films for Li-ion micro-batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14079,182 +14079,307 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GdR Name (NanoMaterials for Energy Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights on the charge storage mechanism of thin films electrode materials by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plénières du GdR Name (NanoMaterials for Energy Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical properties of V2O5 thin films obtained by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mantoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14286,51 +14411,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 203rd Meeting of the Electrochemical Society-EUROCVD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrochemical Society, pp.603, 2003, Vol. 2003-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14340,51 +14465,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Frontispiece] In Situ Liquid Electrochemical TEM Investigation of LiMn&amp;lt;sub&amp;gt;1.5&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;0.5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Thin Film Cathode for Micro‐Battery Applications (Small Methods 2/2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14426,84 +14551,84 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.2270013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smtd.202270013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId429"/>
+      <w:footerReference w:type="default" r:id="rId434"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14650,51 +14775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panabi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.237886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Arroyo-de Dompablo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauren Batyrbekuly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhumabay Bakenov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120461" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leviel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Roginskii" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Smirnov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Smirnov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Savin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.231778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leviel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200733" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cretu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folastre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202100891" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ghaleb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04281" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621003949" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Roginskii" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Smirnov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Smirnov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Safrany Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.229017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daureen Batyrbekuly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.01.042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dridi Zrelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA00989C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Smith" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000889" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cajoly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201903072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Than Nguyen Huyhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safrany Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134670" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1211914jes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.N. Huynh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Steckmeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.12.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01212" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Morgan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatoska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00925" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cenac-Morthe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.07.099" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639185v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.09.050" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Contreras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.05.147" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048158v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Roginskii" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.07.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.08.175" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chouard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guezi-Hasni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dussossoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.02.063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maj&#233;rus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dussossoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klimin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8581-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131775v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanabe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.P. Le" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.07.030" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Smirnov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Kazimirov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Smirnov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05540" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu Kazimirov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4660" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8823KFZT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Kazimirov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tintignac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.09.084" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.06.047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402897d" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smirnov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2013.09.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74KXQ1LM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gallardo-Amores" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202651b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tintignac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.11.033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP342J6G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131798v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porthault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2012.05.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3F846N8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131811v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marzouk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2984" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD017536FCD538AB96AD995848149D2CF7ABF932/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131823v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.080" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Navone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.04.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0VNMWQR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00658820v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Porthault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.06.083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M94LB5HV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.10.069" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT24CJBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131819v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dussossoy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ledieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.02.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-874Z9SDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131815v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM11393C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131831v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Navone" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-010-0460-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9653F7E1035C5621CC82F4EA8D8B133A03597E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr800344k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.052" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-063HKH2X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131839v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3170922" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131849v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogata" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komaba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumagai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.11.038" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T15MQ0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smirnov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702979k" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P3H8QK05-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131858v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.11.061" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D740NHFB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.177" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHXCPMSD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165334v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Nakajima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrigaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimi Ohzawa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2795118" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131914v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dragos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-006-9105-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K49LPK0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165207v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Van" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Groult" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrigaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantelme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raekelboom" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060540g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LZ26G4N2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2358852" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111052v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131935v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.03.024" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCBKWVPT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131930v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1990160" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131948v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassir" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.10.026" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWKF1HR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131941v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405331" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F03E0F9429E561617DDABAA06F544C63C1CFC9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131944v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1767993" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131945v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VSSW6SR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131956v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathlouthi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamloumi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latroche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00351-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZH5QG18-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131951v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(03)00416-X" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7VL1CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131992v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Julien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(03)00035-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DCWTGCN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131959v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Latroche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Percheron-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4596(03)00038-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGX2F149-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132003v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pereira-Ramos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(01)01486-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQBWTKST-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132006v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golabkan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.893" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMTZXW5V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132009v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20011113" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/008C7DE3282E48675EBF54D6863ADFADAE4E6EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132012v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Guegan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00440-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDPH16MC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132016v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Folch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00797-8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMSBSX0B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132025v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Kagunya" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Kooli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jones" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(98)00234-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCQ9KP22-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132019v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vivier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baffier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A707053E" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MX5S6RJV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132022v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Baikov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gunther" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gorelov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colomban" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02375876" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C0A048958DB1E488C3507A8C71CE21BA5A6A4D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132026v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fillaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leygue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parker" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(96)00382-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W70JQGPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132028v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(96)03750-2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F617F796C96DF5FF1B5C7D5437A7B01963A369B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132044v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farcy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira&#8208;ramos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1836962" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132031v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomkinson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(95)00235-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66XLH9P7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belushkin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Natkaniec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(95)00155-H" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E70F1226002B2A4B109A13F6BEA14ADC8058ACE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132051v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maingot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2221035" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132054v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanno" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0013-4686(93)85161-Q" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K60Q7RK2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132058v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pereiraramos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(92)90450-4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHLVD5WN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132066v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Messina" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perichon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(91)85430-W" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSF5G2WR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132074v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(90)85116-M" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D52KDV0C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146866v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304410v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302495v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303435v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410878v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cre&#355;u" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401826v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-012181mtgabs" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680136v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peireira Ramos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410870v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070419v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-012206mtgabs" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070381v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01174mtgabs" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172446v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411399v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304373v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163566v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Badot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587298v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202270013" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panabi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.237886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Arroyo-de Dompablo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauren Batyrbekuly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhumabay Bakenov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120461" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leviel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Roginskii" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Smirnov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Smirnov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Savin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.231778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leviel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200733" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cretu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folastre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202100891" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ghaleb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04281" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621003949" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Roginskii" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Smirnov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Smirnov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daureen Batyrbekuly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.01.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dridi Zrelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA00989C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Safrany Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.229017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Smith" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000889" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cajoly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201903072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Than Nguyen Huyhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safrany Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134670" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1211914jes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.N. Huynh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Steckmeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.12.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01212" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Morgan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatoska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00925" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cenac-Morthe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.07.099" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639185v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.09.050" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Contreras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.05.147" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.08.175" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Roginskii" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.07.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chouard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guezi-Hasni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dussossoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.02.063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.P. Le" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.07.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maj&#233;rus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dussossoy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klimin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8581-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Smirnov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Kazimirov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Smirnov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05540" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu Kazimirov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4660" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8823KFZT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Kazimirov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tintignac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.06.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131789v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402897d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131790v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.09.084" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smirnov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2013.09.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74KXQ1LM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gallardo-Amores" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202651b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tintignac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.11.033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP342J6G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131798v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porthault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2012.05.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3F846N8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131811v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marzouk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2984" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD017536FCD538AB96AD995848149D2CF7ABF932/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00658820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Porthault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.06.083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M94LB5HV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Navone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.04.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0VNMWQR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.080" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.10.069" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT24CJBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131819v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dussossoy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ledieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.02.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-874Z9SDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131815v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM11393C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131831v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Navone" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-010-0460-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9653F7E1035C5621CC82F4EA8D8B133A03597E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr800344k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131839v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3170922" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.052" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-063HKH2X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131849v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogata" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komaba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumagai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.11.038" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T15MQ0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131858v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.11.061" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D740NHFB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131846v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smirnov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702979k" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P3H8QK05-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.177" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHXCPMSD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165334v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Nakajima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrigaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimi Ohzawa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2795118" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131914v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dragos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-006-9105-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K49LPK0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165207v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Van" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Groult" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrigaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantelme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raekelboom" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060540g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LZ26G4N2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2358852" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111052v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131935v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.03.024" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCBKWVPT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131930v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1990160" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1767993" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131941v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405331" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F03E0F9429E561617DDABAA06F544C63C1CFC9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131948v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassir" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.10.026" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWKF1HR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131945v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VSSW6SR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131956v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathlouthi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamloumi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latroche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00351-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZH5QG18-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131951v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(03)00416-X" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7VL1CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131959v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Latroche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Percheron-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4596(03)00038-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGX2F149-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131992v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Julien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(03)00035-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DCWTGCN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132003v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pereira-Ramos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(01)01486-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQBWTKST-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132006v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golabkan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.893" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMTZXW5V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132009v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20011113" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/008C7DE3282E48675EBF54D6863ADFADAE4E6EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132012v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Guegan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00440-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDPH16MC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132016v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Folch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00797-8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMSBSX0B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132019v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vivier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baffier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A707053E" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MX5S6RJV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132025v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Kagunya" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Kooli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jones" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(98)00234-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCQ9KP22-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132022v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Baikov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gunther" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gorelov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colomban" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02375876" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C0A048958DB1E488C3507A8C71CE21BA5A6A4D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132026v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fillaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leygue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parker" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(96)00382-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W70JQGPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132028v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(96)03750-2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F617F796C96DF5FF1B5C7D5437A7B01963A369B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132044v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farcy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira&#8208;ramos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1836962" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132031v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomkinson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(95)00235-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66XLH9P7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belushkin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Natkaniec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(95)00155-H" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E70F1226002B2A4B109A13F6BEA14ADC8058ACE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132051v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maingot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2221035" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132054v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanno" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0013-4686(93)85161-Q" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K60Q7RK2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132058v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pereiraramos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(92)90450-4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHLVD5WN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132066v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Messina" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perichon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(91)85430-W" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSF5G2WR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132074v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(90)85116-M" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D52KDV0C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146866v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304410v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410878v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cre&#355;u" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303435v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302495v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401826v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-012181mtgabs" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680136v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peireira Ramos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410870v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070381v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01174mtgabs" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070419v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-012206mtgabs" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172446v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05576521v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thanh Tu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304373v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411399v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163566v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Badot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587298v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202270013" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>