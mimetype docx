--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1670,378 +1670,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A porous puckered V2O5 polymorph as new high performance cathode material for aqueous rechargeable zinc batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced electrochemical properties of ball-milled γ′-V2O5 as cathode material for Na-ion batteries: A structural and kinetic investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daureen Batyrbekuly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+                <w:t xml:space="preserve">Marianne Safrany Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jechem.2021.01.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 482, pp.229017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.229017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139633v1</w:t>
+                <w:t xml:space="preserve">hal-02991477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Redox Mechanism and Self-Discharge Diagnostic of 4.9 V LiMn 1.5 Ni 0.5 O 4 Spinel Cathode revealed by Raman Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yosra Dridi Zrelli</w:t>
+                <w:t xml:space="preserve">A porous puckered V2O5 polymorph as new high performance cathode material for aqueous rechargeable zinc batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daureen Batyrbekuly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Laïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhumabay Bakenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1TA00989C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jechem.2021.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280041v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electrochemical properties of ball-milled γ′-V2O5 as cathode material for Na-ion batteries: A structural and kinetic investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed Redox Mechanism and Self-Discharge Diagnostic of 4.9 V LiMn 1.5 Ni 0.5 O 4 Spinel Cathode revealed by Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankush Bhatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Dridi Zrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 482, pp.229017. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (23), pp.13496-13505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.229017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1TA00989C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991477v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Investigation of Spinel LiMn 1.5 Ni 0.5 O 4 as Cathode Material for Potassium‐Ion Battery</w:t>
               </w:r>
@@ -2321,51 +2321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Than Nguyen Huyhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daureen Batyrbekuly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,51 +2451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Safrany Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 322, pp.134670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2542,51 +2542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Insight into the Electrochemical Lithium Insertion Process in the Puckered-Layer γ’-V2O5 Polymorph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Safrany Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,51 +2659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Safrany Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 165, pp.183-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2901,51 +2901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.T.N. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 270, pp.224-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3894,274 +3894,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γ'-V2O5: A new high voltage cathode material for sodium-ion battery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Crystal structure determination of a new sodium vanadium bronze electrochemically formed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Safrany Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. Roginskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.08.175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254, pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048166v1</w:t>
+                <w:t xml:space="preserve">hal-02048158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure determination of a new sodium vanadium bronze electrochemically formed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">γ'-V2O5: A new high voltage cathode material for sodium-ion battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Safrany Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Emery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. M. Roginskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 254, pp.62-68. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 252, pp.4-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2017.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.08.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048158v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of SiO 2 –B 2 O 3 –Al 2 O 3 –Na 2 O–CaO glasses with high Nd 2 O 3 and MoO 3 concentrations</w:t>
               </w:r>
@@ -4409,338 +4409,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically formed α’-NaV2O5: A new sodium intercalation compound</w:t>
+                <w:t xml:space="preserve">Effect of MoO3, Nd2O3, and RuO2 on the crystallization of soda–lime aluminoborosilicate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Muller-Bouvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+                <w:t xml:space="preserve">N. Chouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tanabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L.T.N. Huynh</w:t>
+                <w:t xml:space="preserve">D. Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L.P. Le</w:t>
+                <w:t xml:space="preserve">O. Majérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dussossoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klimin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.07.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (1), pp.219-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8581-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131775v1</w:t>
+                <w:t xml:space="preserve">hal-03131770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of MoO3, Nd2O3, and RuO2 on the crystallization of soda–lime aluminoborosilicate glasses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemically formed α’-NaV2O5: A new sodium intercalation compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Majérus</w:t>
+                <w:t xml:space="preserve">D. Muller-Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dussossoy</w:t>
+                <w:t xml:space="preserve">M. Tanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T.N. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Klimin</w:t>
+                <w:t xml:space="preserve">M.L.P. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (1), pp.219-241. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 176, pp.586-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8581-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131770v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic and computational study of structural changes in γ-LiV&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; cathodic material induced by lithium intercalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. B. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. M. Roginskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Yu. Kazimirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5011,51 +5011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.Y. Kazimirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.406 - 412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5095,391 +5095,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical properties of high rate bias sputtered LiCoO2 thin films in liquid electrolyte</w:t>
+                <w:t xml:space="preserve">High rate bias sputtered LiCoO 2 thinfilms as positive electrode for all-solid-state lithium microbatteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 245, pp.76-82. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146, pp.472-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.06.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.09.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131794v1</w:t>
+                <w:t xml:space="preserve">hal-03131790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Insight of Potassium Vanadates as Positive Electrode Materials for Li Batteries: Influence of the Long-Range and Local Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical properties of high rate bias sputtered LiCoO2 thin films in liquid electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tintignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic402897d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 245, pp.76-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131789v1</w:t>
+                <w:t xml:space="preserve">hal-03131794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rate bias sputtered LiCoO 2 thinfilms as positive electrode for all-solid-state lithium microbatteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparative Insight of Potassium Vanadates as Positive Electrode Materials for Li Batteries: Influence of the Long-Range and Local Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Salot</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 146, pp.472-476. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (3), pp.1764-1772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.09.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic402897d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131790v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic mechanism of α-β phase transition in vanadium pentoxide</w:t>
               </w:r>
@@ -5517,51 +5517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75, pp.115-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5659,51 +5659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119, pp.38-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6252,471 +6252,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step synthesis of lamellar R-3m LiCoO2 thin films by an electrochemical-hydrothermal method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of the LixV2O5 phase diagram by incorporation of chromium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Porthault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Cras</w:t>
+                <w:t xml:space="preserve">P. Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Franger</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.06.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196 (3), pp.1392-1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00658820v1</w:t>
+                <w:t xml:space="preserve">hal-03131823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behaviour of sputtered c-V2O5 and LiCoO2 thin films for solid state lithium microbatteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 192 (1), pp.343-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the LixV2O5 phase diagram by incorporation of chromium oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">One step synthesis of lamellar R-3m LiCoO2 thin films by an electrochemical-hydrothermal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Porthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Cras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Bach</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (22), pp.7580-7585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.06.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03131823v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00658820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinetic study of lithium transport in the sol–gel Cr0.11V2O5.16 mixed oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6788,77 +6788,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of neodymium oxide on the solubility of MoO3 in an aluminoborosilicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dussossoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7271,51 +7271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtered Crystalline V[sub 2]O[sub 5] Thin Films for All-Solid-State Lithium Microbatteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7401,64 +7401,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Raman microspectrometry investigation of electrochemical lithium intercalation into sputtered crystalline V2O5 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (26), pp.6674-6679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Komaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kumagai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7640,328 +7640,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic study of electrochemical lithium insertion into oriented V2O5 thin films prepared by rf sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Raman Microspectrometry Study of Electrochemical Lithium Intercalation into Sputtered Crystalline V 2 O 5 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Salot</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.11.061⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (5), pp.1916-1923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm702979k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131858v1</w:t>
+                <w:t xml:space="preserve">hal-03131846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Microspectrometry Study of Electrochemical Lithium Intercalation into Sputtered Crystalline V 2 O 5 Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A kinetic study of electrochemical lithium insertion into oriented V2O5 thin films prepared by rf sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Smirnov</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (5), pp.1916-1923. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (8), pp.3329-3336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm702979k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.11.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131846v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New structural approach of lithium intercalation using Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 174 (2), pp.1188-1192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8674,51 +8674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Capacity Crystalline V[sub 2]O[sub 5] Thick Films Prepared by RF Sputtering as Positive Electrodes for Rechargeable Lithium Microbatteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8860,64 +8860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical and structural properties of V2O5 thin films prepared by DC sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8989,51 +8989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Performance Oriented V[sub 2]O[sub 5] Thin Films Prepared by DC Sputtering for Rechargeable Lithium Microbatteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9100,406 +9100,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li intercalation in TiO2 anatase: Raman spectroscopy and lattice dynamic studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phonons and Raman spectra of lithiated titanate Li0.5TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Smirnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 121 (5), pp.2348-2355. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (11), pp.3138-3141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1767993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200405331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131944v1</w:t>
+                <w:t xml:space="preserve">hal-03131941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonons and Raman spectra of lithiated titanate Li0.5TiO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman evidence of the formation of LT-LiCoO2 thin layers on NiO in molten carbonate at 650°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Smirnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 225 (1-4), pp.356-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200405331⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03131941v1</w:t>
+                <w:t xml:space="preserve">hal-03131948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman evidence of the formation of LT-LiCoO2 thin layers on NiO in molten carbonate at 650°C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Mendoza</w:t>
+                <w:t xml:space="preserve">Li intercalation in TiO2 anatase: Raman spectroscopy and lattice dynamic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 121 (5), pp.2348-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1767993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.10.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03131948v1</w:t>
+                <w:t xml:space="preserve">hal-03131944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman investigation of the structural changes in anatase LixTiO2 upon electrochemical lithium insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9597,51 +9597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9730,51 +9730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray diffraction study on MmNi3.85Mn0.27Al0.37Co0.38 as negative electrode in alkaline secondary batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10504,51 +10504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10756,285 +10756,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barium vanadium pentoxide-based compounds preparedvia a sol–gel process and their evaluation as lithium intercalation materials</w:t>
+                <w:t xml:space="preserve">Vibrational modes in layered double hydroxides and their calcined derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vivier</w:t>
+                <w:t xml:space="preserve">Winnie Kagunya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Baffier</w:t>
+                <w:t xml:space="preserve">Fathi Kooli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/A707053E⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 236 (1-3), pp.225-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(98)00234-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132019v1</w:t>
+                <w:t xml:space="preserve">hal-03132025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational modes in layered double hydroxides and their calcined derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Winnie Kagunya</w:t>
+                <w:t xml:space="preserve">Barium vanadium pentoxide-based compounds preparedvia a sol–gel process and their evaluation as lithium intercalation materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fathi Kooli</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Jones</w:t>
+                <w:t xml:space="preserve">N. Baffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 236 (1-3), pp.225-234. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (1), pp.245-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(98)00234-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/A707053E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132025v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen in perovskites: Mechanism of solubility, chemical state, effect on electron subsystem, phase transformation</w:t>
               </w:r>
@@ -11493,51 +11493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pereira‐ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 143 (7), pp.2083-2088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11872,51 +11872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pereira‐ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Willmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11963,51 +11963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the electrochemical behaviour of WO3 as reversible cathodic material for lithium batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12208,51 +12208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic, structural and kinetic study of the electrochemical lithium intercalation into the xerogel V2O5 · 1.6 H2O in a propylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12337,51 +12337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium pentoxide xerogel as rechargeable cathodic material for lithium batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Baddour-Hadjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12729,402 +12729,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ liquid electrochemical TEM investigation of Semi-Solid State LMNO Micro-Battery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude par micro-diffraction X de couches minces de LiMn1.5Ni0.5O4 déposées par pulvérisation cathodique pour application micro-batteries Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorina Creţu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Folastre</w:t>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis (M&amp;M2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">14ème colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410878v1</w:t>
+                <w:t xml:space="preserve">hal-04302495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-diffraction study of sputtered LiMn1.5Ni0.5O4 thin films for Li-ion micro-batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ liquid electrochemical TEM investigation of Semi-Solid State LMNO Micro-Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+                <w:t xml:space="preserve">Sorina Creţu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Folastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Division Chimie du Solide de la Société Chimique de France (SCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis (M&amp;M2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303435v1</w:t>
+                <w:t xml:space="preserve">hal-04410878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par micro-diffraction X de couches minces de LiMn1.5Ni0.5O4 déposées par pulvérisation cathodique pour application micro-batteries Li-ion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Leviel</w:t>
+                <w:t xml:space="preserve">Micro-diffraction study of sputtered LiMn1.5Ni0.5O4 thin films for Li-ion micro-batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Journées de la Division Chimie du Solide de la Société Chimique de France (SCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302495v1</w:t>
+                <w:t xml:space="preserve">hal-04303435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ tem Cycling of Semi-Solid State Micro-Battery in Liquid Electrolyte</w:t>
               </w:r>
@@ -13283,51 +13283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Peireira Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13810,51 +13810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amorphous and crystallised thin v2o5 films prepared by ald: structure and electrochemical properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, France. Vth Japan-France seminar on Lithium batteries</w:t>
@@ -14034,277 +14034,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-diffraction study of sputtered LiMn1.5Ni0.5O4 thin films for Li-ion micro-batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on the charge storage mechanism of thin films electrode materials by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GdR Name (NanoMaterials for Energy Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304373v1</w:t>
+                <w:t xml:space="preserve">hal-04411399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the charge storage mechanism of thin films electrode materials by Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-diffraction study of sputtered LiMn1.5Ni0.5O4 thin films for Li-ion micro-batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankush Bhatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Pereira-Ramos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lethien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GdR Name (NanoMaterials for Energy Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411399v1</w:t>
+                <w:t xml:space="preserve">hal-04304373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14775,51 +14775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panabi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.237886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Arroyo-de Dompablo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauren Batyrbekuly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhumabay Bakenov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120461" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leviel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Roginskii" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Smirnov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Smirnov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Savin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.231778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leviel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200733" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cretu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folastre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202100891" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ghaleb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04281" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621003949" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Roginskii" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Smirnov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Smirnov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daureen Batyrbekuly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.01.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dridi Zrelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA00989C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Safrany Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.229017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Smith" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000889" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cajoly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201903072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Than Nguyen Huyhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safrany Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134670" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1211914jes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.N. Huynh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Steckmeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.12.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01212" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Morgan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatoska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00925" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cenac-Morthe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.07.099" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639185v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.09.050" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Contreras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.05.147" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.08.175" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048158v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Roginskii" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.07.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chouard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guezi-Hasni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dussossoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.02.063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131775v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.P. Le" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.07.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maj&#233;rus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dussossoy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klimin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8581-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Smirnov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Kazimirov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Smirnov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05540" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu Kazimirov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4660" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8823KFZT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Kazimirov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tintignac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.06.047" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131789v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402897d" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131790v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.09.084" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smirnov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2013.09.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74KXQ1LM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gallardo-Amores" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202651b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tintignac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.11.033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP342J6G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131798v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porthault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2012.05.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3F846N8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131811v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marzouk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2984" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD017536FCD538AB96AD995848149D2CF7ABF932/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00658820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Porthault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.06.083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M94LB5HV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Navone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.04.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0VNMWQR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.080" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.10.069" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT24CJBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131819v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dussossoy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ledieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.02.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-874Z9SDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131815v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM11393C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131831v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Navone" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-010-0460-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9653F7E1035C5621CC82F4EA8D8B133A03597E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr800344k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131839v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3170922" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.052" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-063HKH2X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131849v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogata" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komaba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumagai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.11.038" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T15MQ0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131858v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.11.061" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D740NHFB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131846v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smirnov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702979k" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P3H8QK05-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.177" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHXCPMSD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165334v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Nakajima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrigaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimi Ohzawa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2795118" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131914v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dragos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-006-9105-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K49LPK0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165207v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Van" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Groult" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrigaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantelme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raekelboom" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060540g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LZ26G4N2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2358852" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111052v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131935v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.03.024" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCBKWVPT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131930v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1990160" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1767993" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131941v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405331" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F03E0F9429E561617DDABAA06F544C63C1CFC9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131948v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassir" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.10.026" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWKF1HR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131945v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VSSW6SR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131956v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathlouthi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamloumi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latroche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00351-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZH5QG18-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131951v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(03)00416-X" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7VL1CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131959v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Latroche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Percheron-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4596(03)00038-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGX2F149-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131992v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Julien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(03)00035-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DCWTGCN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132003v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pereira-Ramos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(01)01486-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQBWTKST-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132006v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golabkan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.893" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMTZXW5V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132009v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20011113" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/008C7DE3282E48675EBF54D6863ADFADAE4E6EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132012v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Guegan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00440-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDPH16MC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132016v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Folch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00797-8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMSBSX0B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132019v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vivier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baffier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A707053E" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MX5S6RJV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132025v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Kagunya" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Kooli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jones" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(98)00234-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCQ9KP22-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132022v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Baikov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gunther" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gorelov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colomban" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02375876" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C0A048958DB1E488C3507A8C71CE21BA5A6A4D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132026v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fillaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leygue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parker" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(96)00382-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W70JQGPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132028v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(96)03750-2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F617F796C96DF5FF1B5C7D5437A7B01963A369B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132044v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farcy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira&#8208;ramos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1836962" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132031v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomkinson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(95)00235-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66XLH9P7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belushkin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Natkaniec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(95)00155-H" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E70F1226002B2A4B109A13F6BEA14ADC8058ACE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132051v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maingot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2221035" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132054v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanno" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0013-4686(93)85161-Q" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K60Q7RK2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132058v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pereiraramos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(92)90450-4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHLVD5WN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132066v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Messina" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perichon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(91)85430-W" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSF5G2WR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132074v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(90)85116-M" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D52KDV0C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146866v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304410v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410878v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cre&#355;u" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303435v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302495v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401826v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-012181mtgabs" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680136v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peireira Ramos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410870v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070381v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01174mtgabs" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070419v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-012206mtgabs" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172446v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05576521v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thanh Tu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304373v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411399v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163566v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Badot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587298v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202270013" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panabi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.237886" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744165v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankush Bhatia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Arroyo-de Dompablo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.144311" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauren Batyrbekuly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara La&#239;k" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhumabay Bakenov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120461" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hallot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leviel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Roginskii" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Smirnov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Smirnov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Savin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.166004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Zhou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2022.231778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Leviel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lethien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202200733" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cretu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folastre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202100891" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ghaleb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mitrushchenkov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04281" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621003949" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Roginskii" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Smirnov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Smirnov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c11285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c01390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Safrany Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.229017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daureen Batyrbekuly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2021.01.042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dridi Zrelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA00989C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Smith" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202000889" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988351v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cajoly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201903072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Than Nguyen Huyhn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201902093" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Safrany Renard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.134670" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1211914jes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048205v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.N. Huynh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048197v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Steckmeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.12.029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01212" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwei Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Morgan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Swiatoska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00925" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cenac-Morthe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.07.099" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639185v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.09.050" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638821v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Contreras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.05.147" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048158v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Roginskii" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2017.07.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.08.175" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Chouard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guezi-Hasni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dussossoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.02.063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caurant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maj&#233;rus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dussossoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klimin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8581-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131775v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanabe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.P. Le" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.07.030" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Smirnov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Kazimirov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Smirnov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05540" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu Kazimirov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4660" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8823KFZT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Kazimirov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tintignac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.09.084" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.06.047" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402897d" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smirnov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2013.09.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74KXQ1LM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudaoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gallardo-Amores" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202651b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tintignac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.11.033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP342J6G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131798v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Porthault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2012.05.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3F846N8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131811v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marzouk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.2984" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD017536FCD538AB96AD995848149D2CF7ABF932/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131823v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.080" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Navone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.04.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0VNMWQR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00658820v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Porthault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.06.083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M94LB5HV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131826v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.10.069" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT24CJBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131819v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dussossoy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ledieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.02.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-874Z9SDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131815v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM11393C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131831v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Navone" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Salot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-010-0460-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9653F7E1035C5621CC82F4EA8D8B133A03597E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr800344k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131839v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3170922" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.052" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-063HKH2X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131849v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogata" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komaba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumagai" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.11.038" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T15MQ0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131846v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smirnov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm702979k" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P3H8QK05-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131858v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.11.061" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D740NHFB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131909v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.06.177" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHXCPMSD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165334v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Nakajima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrigaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimi Ohzawa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2795118" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131914v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dragos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonville" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-006-9105-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K49LPK0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165207v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Van" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Groult" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrigaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lantelme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raekelboom" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060540g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LZ26G4N2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125028v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2358852" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111052v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131935v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.03.024" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCBKWVPT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131930v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1990160" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131941v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405331" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F03E0F9429E561617DDABAA06F544C63C1CFC9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131948v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassir" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.10.026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWKF1HR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131944v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1767993" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131945v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1200" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VSSW6SR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131956v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathlouthi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamloumi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latroche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(03)00351-7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZH5QG18-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131951v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(03)00416-X" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG7VL1CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131959v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Latroche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Percheron-Gu&#233;gan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4596(03)00038-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGX2F149-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131992v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Julien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(03)00035-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DCWTGCN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132003v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pereira-Ramos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(01)01486-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQBWTKST-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132006v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golabkan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.893" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JMTZXW5V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132009v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20011113" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/008C7DE3282E48675EBF54D6863ADFADAE4E6EE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132012v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meyer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Guegan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00440-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDPH16MC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132016v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Folch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Colomban" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00797-8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMSBSX0B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132025v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Kagunya" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Kooli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jones" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(98)00234-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CCQ9KP22-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132019v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vivier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baffier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A707053E" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MX5S6RJV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132022v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Baikov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gunther" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gorelov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colomban" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02375876" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C0A048958DB1E488C3507A8C71CE21BA5A6A4D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132026v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fillaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leygue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parker" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(96)00382-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W70JQGPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132028v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(96)03750-2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F617F796C96DF5FF1B5C7D5437A7B01963A369B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132044v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farcy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pereira&#8208;ramos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1836962" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132031v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tomkinson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(95)00235-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-66XLH9P7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132034v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Floquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belushkin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Natkaniec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(95)00155-H" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E70F1226002B2A4B109A13F6BEA14ADC8058ACE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132051v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maingot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2221035" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132054v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanno" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0013-4686(93)85161-Q" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K60Q7RK2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132058v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pereiraramos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-2738(92)90450-4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHLVD5WN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132066v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Messina" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perichon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(91)85430-W" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSF5G2WR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132074v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0728(90)85116-M" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D52KDV0C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146866v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander O. Mitrushchenkov" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304410v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04302495v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410878v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Cre&#355;u" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303435v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401826v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2021-012181mtgabs" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680136v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peireira Ramos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410870v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070381v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01174mtgabs" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070419v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-012206mtgabs" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172446v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05576521v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thanh Tu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Tam Nguyen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411399v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304373v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163566v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Badot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587298v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202270013" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>