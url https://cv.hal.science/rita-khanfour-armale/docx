--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -2237,424 +2237,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques enseignantes dans un contexte interdisciplinaire en sciences.</w:t>
+                <w:t xml:space="preserve">Un modèle didactique au service de l’inclusion dans un projet interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondements, développements, évolution et perspectives de la théorie des situations didactiques. Colloque international en l’hommage à l’œuvre de Guy Brousseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Diversité et accessibilité universelle : perspectives théoriques et pratiques pour une différenciation pédagogique réellement inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208317v1</w:t>
+                <w:t xml:space="preserve">hal-05208316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence Artificielle et Rétroactions pédagogiques sur plateforme</w:t>
+                <w:t xml:space="preserve">Chemistry Teaching Practices and Learning Outcomes in first year university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée valorisation de la recherche - Inspé de l'académie de Versailles 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t>
+              <w:t xml:space="preserve">The 16th conference of the ESERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539005v1</w:t>
+                <w:t xml:space="preserve">hal-05208318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry Teaching Practices and Learning Outcomes in first year university</w:t>
+                <w:t xml:space="preserve">Intelligence Artificielle et Rétroactions pédagogiques sur plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th conference of the ESERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Journée valorisation de la recherche - Inspé de l'académie de Versailles 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208318v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et rétroactions pédagogiques sur plateforme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques enseignantes dans un contexte interdisciplinaire en sciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée Aida</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Fondements, développements, évolution et perspectives de la théorie des situations didactiques. Colloque international en l’hommage à l’œuvre de Guy Brousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539011v1</w:t>
+                <w:t xml:space="preserve">hal-05208317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle didactique au service de l’inclusion dans un projet interdisciplinaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IA et rétroactions pédagogiques sur plateforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité et accessibilité universelle : perspectives théoriques et pratiques pour une différenciation pédagogique réellement inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">journée Aida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208316v1</w:t>
+                <w:t xml:space="preserve">hal-05539011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une thématique interdisciplinaire : L'énergie</w:t>
               </w:r>
@@ -2716,247 +2716,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduire des mesures historiques de l'Astronomie avec le logiciel Stellarium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomie pour l'Education dans l'espace francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque SIEST méditerranée 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiraz Kilani, May 2023, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280263v1</w:t>
+                <w:t xml:space="preserve">hal-04156700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+                <w:t xml:space="preserve">Reproduire des mesures historiques de l'Astronomie avec le logiciel Stellarium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rollinde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+                <w:t xml:space="preserve">Gilles Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIEST méditerranée 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chiraz Kilani, May 2023, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Astronomie pour l'Education dans l'espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156700v1</w:t>
+                <w:t xml:space="preserve">hal-04280263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduire des mesures historiques de l’Astronomie avec le logiciel Stellarium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomie pour l'Education dans l'espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2975,1015 +2975,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une synthèse : opération chimique, opération intellectuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Défis Scientifiques 92. Une vision de la démarche d'investigation par des professeur des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, à distance, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres scientifiques de l'Association pour la Recherche en Didactique des Sciences et des Technologies (ARDiST 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913054v1</w:t>
+                <w:t xml:space="preserve">hal-03913083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée pour introduire les concepts liés à l’énergie. Une proposition d’un dispositif en classe pour un décollage progressif vers l’abstraction</w:t>
+                <w:t xml:space="preserve">Une synthèse : opération chimique, opération intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellin Science Drawing Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Angoulême, France</w:t>
+              <w:t xml:space="preserve">JIREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913081v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis Scientifiques 92. Une vision de la démarche d'investigation par des professeur des écoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La bande dessinée pour introduire les concepts liés à l’énergie. Une proposition d’un dispositif en classe pour un décollage progressif vers l’abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Maisch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+                <w:t xml:space="preserve">François Byasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bernard</w:t>
+                <w:t xml:space="preserve">Pascal Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres scientifiques de l'Association pour la Recherche en Didactique des Sciences et des Technologies (ARDiST 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Tellin Science Drawing Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913083v1</w:t>
+                <w:t xml:space="preserve">hal-03913081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis scientifiques 92. Une vision de la démarche d'investigation par des professeurs des écoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Maisch</w:t>
+                <w:t xml:space="preserve">Une séance autonome autour des sources d’énergie en 6ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">Rencontre internationale des LéA 2021 : Sur les traces de l'activité des passeurs dans les LéA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321346v1</w:t>
+                <w:t xml:space="preserve">hal-03321364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences à l'école primaire durant le confinement. Questionnaire auprès des professeurs des écoles stagiaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objets frontières entre disciplines scientifiques en 6ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Samali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">Rencontre internationale des LéA : Sur les traces de l'activité des passeurs dans les LéA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321344v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets frontières entre disciplines scientifiques en 6ème</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+                <w:t xml:space="preserve">Défis scientifiques 92. Une vision de la démarche d'investigation par des professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre internationale des LéA : Sur les traces de l'activité des passeurs dans les LéA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321373v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité professionnelle des enseignants chercheurs de chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+                <w:t xml:space="preserve">Les sciences à l'école primaire durant le confinement. Questionnaire auprès des professeurs des écoles stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres Scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France. pp.425-432</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199822v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une séance autonome autour des sources d’énergie en 6ème</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'identité professionnelle des enseignants chercheurs de chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre internationale des LéA 2021 : Sur les traces de l'activité des passeurs dans les LéA.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres Scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France. pp.425-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321364v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarity in science teaching. Summer Institute/QUINT Conference 2020</w:t>
+                <w:t xml:space="preserve">Les pratiques enseignantes au sein d'un projet sciences au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frameworks for Analysing Teaching Quality: Methods, Measures and Meaning-making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Iceland, Iceland</w:t>
+              <w:t xml:space="preserve">Pratiques, activités : espaces et objets de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRANCOPho-L.I.E Doc’, Nov 2020, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913063v1</w:t>
+                <w:t xml:space="preserve">hal-03986224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques enseignantes au sein d'un projet sciences au collège</w:t>
+                <w:t xml:space="preserve">Interdisciplinarity in science teaching. Summer Institute/QUINT Conference 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques, activités : espaces et objets de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FRANCOPho-L.I.E Doc’, Nov 2020, LILLE, France</w:t>
+              <w:t xml:space="preserve">Frameworks for Analysing Teaching Quality: Methods, Measures and Meaning-making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Iceland, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986224v1</w:t>
+                <w:t xml:space="preserve">hal-03913063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The professional identity of teacher-researchers in mathematics</w:t>
               </w:r>
@@ -4137,293 +4137,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Colloque-etic-3 : Colloque Ecole et Technologies de l'Information et de la Communication Francophone ETIC 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ETIC 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Descartes, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831477v1</w:t>
+                <w:t xml:space="preserve">hal-01826866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif COLLAB : vers un schéma de formation d’enseignants de l’école primaire à la scénarisation pédagogique instrumentée</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETIC 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Descartes, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826866v1</w:t>
+                <w:t xml:space="preserve">hal-02874500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dispositif COLLAB : vers un schéma de formation d’enseignants de l’école primaire à la scénarisation pédagogique instrumentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villemonteix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve"> Colloque-etic-3 : Colloque Ecole et Technologies de l'Information et de la Communication Francophone ETIC 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874500v1</w:t>
+                <w:t xml:space="preserve">hal-01831477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif COLLAB : vers un schéma de formation d'enseignants de l'école primaire à la scénarisation pédagogique instrumentée</w:t>
               </w:r>
@@ -5417,191 +5417,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers’ activities for structuring students’ knowledge after chemistry laboratory work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+                <w:t xml:space="preserve">Pratiques des enseignants de lycée lors de l’élaboration et de l’utilisation de documents de synthèse d’une activité expérimentale en chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Sixième rencontre scientifique de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208324v1</w:t>
+                <w:t xml:space="preserve">hal-03199840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques des enseignants de lycée lors de l’élaboration et de l’utilisation de documents de synthèse d’une activité expérimentale en chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+                <w:t xml:space="preserve">Teachers’ activities for structuring students’ knowledge after chemistry laboratory work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième rencontre scientifique de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">ESERA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199840v1</w:t>
+                <w:t xml:space="preserve">hal-05208324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher’s practices after Experimental Activities: questioning and feedback to students’ answers</w:t>
               </w:r>
@@ -5777,455 +5777,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRPE 2026-2027 - Français, Mathématiques, Sciences et technologie et Histoire, Géographie et EMC - 22 sujets corrigés (M1-M2) : Epreuves écrites, annales 2025 incluses</w:t>
+                <w:t xml:space="preserve">Manuel CRPE : Admis au CRPE 2026-2027 - Epreuve écrite d'admissibilité L3 - Sciences et technologie : Toutes les clés de la réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Considère</w:t>
+                <w:t xml:space="preserve">Cédric Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Doin-Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dolignier</w:t>
+                <w:t xml:space="preserve">Laurent François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Greff</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Vuibert. 2025, 2019-7658</w:t>
+                <w:t xml:space="preserve">Christine Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208278v1</w:t>
+                <w:t xml:space="preserve">hal-05208281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences et technologie-CRPE 2026-2027 Tout en un : concours professeur des écoles – Admissibilité – Épreuve écrite d’application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Doin-Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert. 2025, CRPE, 2109-7658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel CRPE : Admis au CRPE 2026-2027 - Epreuve écrite d'admissibilité L3 - Sciences et technologie : Toutes les clés de la réussite</w:t>
+                <w:t xml:space="preserve">CRPE 2026-2027 - Français, Mathématiques, Sciences et technologie et Histoire, Géographie et EMC - 22 sujets corrigés (M1-M2) : Epreuves écrites, annales 2025 incluses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Considère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Doin-Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dolignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert. 2025, 2019-7658</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Blin</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05208281v1</w:t>
+                <w:t xml:space="preserve">hal-05208278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences et technologie - CRPE 2024-2025 - Tout-en-un</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Doin-Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2023, Admis enseignement, Marc Loison, 9782311215465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6256,77 +6256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences et technologie - CRPE 2024-2025 - 15 sujets corrigés - Annales 2023 incluses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Doin-Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2023, Admis enseignement, Marc Loison, 2311215418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6338,238 +6338,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes, cognition incarnée et artefacts: une analyse bibliographique pour une nouvelle dimension dans les travaux didactiques du LDAR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Cazes</w:t>
+                <w:t xml:space="preserve">. Les exemples - En chimie, en mathématiques, en physique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREM de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 978-2-86612-348-2</w:t>
+              <w:t xml:space="preserve">, 7, 2013, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110937v1</w:t>
+                <w:t xml:space="preserve">hal-02110906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Les exemples - En chimie, en mathématiques, en physique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestes, cognition incarnée et artefacts: une analyse bibliographique pour une nouvelle dimension dans les travaux didactiques du LDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Haspekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers du Laboratoire de didactique André Revuz n°8. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREM de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7, 2013, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123468</w:t>
+              <w:t xml:space="preserve">, 2013, 978-2-86612-348-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110906v1</w:t>
+                <w:t xml:space="preserve">hal-02110937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6581,195 +6581,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduire des mesures historiques de l’Astronomie avec le logiciel Stellarium : Illustration de méthode d’Eratosthène.</w:t>
+                <w:t xml:space="preserve">Reproduire des mesures historiques de l’Astronomie avec le logiciel Stellarium : Illustration des méthodes d’Aristarque de Samos et de Lalande &amp; La Caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Le Manuscrit-Paris. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Le Manuscrit-Paris., pp.P : 61-70., 2025</w:t>
+              <w:t xml:space="preserve">, p : 107-118, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208285v1</w:t>
+                <w:t xml:space="preserve">hal-05208284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduire des mesures historiques de l’Astronomie avec le logiciel Stellarium : Illustration des méthodes d’Aristarque de Samos et de Lalande &amp; La Caille</w:t>
+                <w:t xml:space="preserve">Reproduire des mesures historiques de l’Astronomie avec le logiciel Stellarium : Illustration de méthode d’Eratosthène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p : 107-118, 2025</w:t>
+              <w:t xml:space="preserve">, Editions Le Manuscrit-Paris., pp.P : 61-70., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208284v1</w:t>
+                <w:t xml:space="preserve">hal-05208285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques enseignantes au sein d'un projet interdisciplinaire de sciences au collège</w:t>
               </w:r>
@@ -7288,329 +7288,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ouvrages</w:t>
+                <w:t xml:space="preserve">L’astronomie dans les programmes scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Décamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913041v1</w:t>
+                <w:t xml:space="preserve">hal-03913039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’astronomie dans les programmes scolaires</w:t>
+                <w:t xml:space="preserve">Les ouvrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Décamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913039v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analogie des Blicks pour introduire le concept de l’élément chimique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'analogie : étude sur son usage en didactique chimie, mathématiques et physique. Cahier du LDAR n°15</w:t>
+              <w:t xml:space="preserve">L'analogie : étude sur son usage en didactique chimie, mathématiques et physique Coordonné par Jacques Douaire et Laurent Vivier, Cahier du LDAR n°15. 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913042v1</w:t>
+                <w:t xml:space="preserve">hal-03199830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analogie des Blicks pour introduire le concept de l’élément chimique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'analogie : étude sur son usage en didactique chimie, mathématiques et physique Coordonné par Jacques Douaire et Laurent Vivier, Cahier du LDAR n°15. 2015.</w:t>
+              <w:t xml:space="preserve">L'analogie : étude sur son usage en didactique chimie, mathématiques et physique. Cahier du LDAR n°15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199830v1</w:t>
+                <w:t xml:space="preserve">hal-03913042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7774,64 +7774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Byasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7888,64 +7888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bessonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8265,51 +8265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et Rétroaction pédagogiques sur plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée valorisation de la recherche 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8347,51 +8347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le planétarium mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8713,51 +8713,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0CE50F2"/>
+    <w:nsid w:val="0607EF3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8861,51 +8861,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="832ECDFB"/>
+    <w:nsid w:val="24DE2C10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9009,51 +9009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E259540C"/>
+    <w:nsid w:val="34729591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9157,51 +9157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AB986EE3"/>
+    <w:nsid w:val="208D1833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9305,51 +9305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D2D2B18D"/>
+    <w:nsid w:val="AB5CF892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9453,51 +9453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B4780A7D"/>
+    <w:nsid w:val="5342BD5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9601,51 +9601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="68086229"/>
+    <w:nsid w:val="18B9C98C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9850,51 +9850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3817-7982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138784434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/grephyc-groupe-de-reflexion-sur-lenseignement-des-sciences-physiques-et-chimiques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-inspe.fr/universite-dete-2025/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1Vag4_9Rp3rutswzPZUTUjAjmeIL72WYx?usp=sharing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/mme-rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Rita-Khanfour-Armale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isidore.science/a/khanfour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Copreaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rumelhard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Bilani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boizier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Byasson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sauvage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bessonie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Samali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hauss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826866v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860935v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khanfour Armale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labinal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Villemonteix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Teixeira Barroso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199835v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Badreddine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Malkoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoune Seck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Consid&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Doin-Lai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dolignier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Greff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208274v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fran&#231;ois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199830v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;hanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jungblut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886722v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375072v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375076v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408130v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280244v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saussez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3817-7982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138784434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/grephyc-groupe-de-reflexion-sur-lenseignement-des-sciences-physiques-et-chimiques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-inspe.fr/universite-dete-2025/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1Vag4_9Rp3rutswzPZUTUjAjmeIL72WYx?usp=sharing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/mme-rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Rita-Khanfour-Armale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isidore.science/a/khanfour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Copreaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rumelhard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Bilani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boizier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539011v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Byasson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hauss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bessonie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Samali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860935v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khanfour Armale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labinal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Villemonteix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Teixeira Barroso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199835v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Badreddine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Malkoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoune Seck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Doin-Lai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fran&#231;ois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208274v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Consid&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dolignier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Greff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110906v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;hanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jungblut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886722v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375072v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375076v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408130v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280244v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saussez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>