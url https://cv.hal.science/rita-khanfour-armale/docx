--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -8713,51 +8713,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0607EF3D"/>
+    <w:nsid w:val="08BB2D7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8861,51 +8861,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24DE2C10"/>
+    <w:nsid w:val="BC44167E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9009,51 +9009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34729591"/>
+    <w:nsid w:val="5DB0DBCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9157,51 +9157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="208D1833"/>
+    <w:nsid w:val="F29EFA68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9305,51 +9305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AB5CF892"/>
+    <w:nsid w:val="4652DB87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9453,51 +9453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5342BD5B"/>
+    <w:nsid w:val="C735BB38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9601,51 +9601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="18B9C98C"/>
+    <w:nsid w:val="292452C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>