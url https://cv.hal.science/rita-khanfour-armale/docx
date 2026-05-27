--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2237,424 +2237,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle didactique au service de l’inclusion dans un projet interdisciplinaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemistry Teaching Practices and Learning Outcomes in first year university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité et accessibilité universelle : perspectives théoriques et pratiques pour une différenciation pédagogique réellement inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">The 16th conference of the ESERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208316v1</w:t>
+                <w:t xml:space="preserve">hal-05208318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry Teaching Practices and Learning Outcomes in first year university</w:t>
+                <w:t xml:space="preserve">Intelligence Artificielle et Rétroactions pédagogiques sur plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th conference of the ESERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Journée valorisation de la recherche - Inspé de l'académie de Versailles 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208318v1</w:t>
+                <w:t xml:space="preserve">hal-05539005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence Artificielle et Rétroactions pédagogiques sur plateforme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques enseignantes dans un contexte interdisciplinaire en sciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée valorisation de la recherche - Inspé de l'académie de Versailles 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t>
+              <w:t xml:space="preserve">Fondements, développements, évolution et perspectives de la théorie des situations didactiques. Colloque international en l’hommage à l’œuvre de Guy Brousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539005v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques enseignantes dans un contexte interdisciplinaire en sciences.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IA et rétroactions pédagogiques sur plateforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondements, développements, évolution et perspectives de la théorie des situations didactiques. Colloque international en l’hommage à l’œuvre de Guy Brousseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">journée Aida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208317v1</w:t>
+                <w:t xml:space="preserve">hal-05539011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et rétroactions pédagogiques sur plateforme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle didactique au service de l’inclusion dans un projet interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée Aida</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Diversité et accessibilité universelle : perspectives théoriques et pratiques pour une différenciation pédagogique réellement inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539011v1</w:t>
+                <w:t xml:space="preserve">hal-05208316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une thématique interdisciplinaire : L'énergie</w:t>
               </w:r>
@@ -2716,247 +2716,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+                <w:t xml:space="preserve">Reproduire des mesures historiques de l'Astronomie avec le logiciel Stellarium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rollinde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+                <w:t xml:space="preserve">Gilles Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIEST méditerranée 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chiraz Kilani, May 2023, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Astronomie pour l'Education dans l'espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156700v1</w:t>
+                <w:t xml:space="preserve">hal-04280263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduire des mesures historiques de l'Astronomie avec le logiciel Stellarium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet inclusif de sciences interdisciplinaire au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomie pour l'Education dans l'espace francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque SIEST méditerranée 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chiraz Kilani, May 2023, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280263v1</w:t>
+                <w:t xml:space="preserve">hal-04156700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduire des mesures historiques de l’Astronomie avec le logiciel Stellarium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomie pour l'Education dans l'espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3247,523 +3247,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une séance autonome autour des sources d’énergie en 6ème</w:t>
+                <w:t xml:space="preserve">Objets frontières entre disciplines scientifiques en 6ème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Copreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Hauss</w:t>
+                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
+                <w:t xml:space="preserve">Lilia Samali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre internationale des LéA 2021 : Sur les traces de l'activité des passeurs dans les LéA.</w:t>
+              <w:t xml:space="preserve">Rencontre internationale des LéA : Sur les traces de l'activité des passeurs dans les LéA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321364v1</w:t>
+                <w:t xml:space="preserve">hal-03321373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objets frontières entre disciplines scientifiques en 6ème</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+                <w:t xml:space="preserve">Défis scientifiques 92. Une vision de la démarche d'investigation par des professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre internationale des LéA : Sur les traces de l'activité des passeurs dans les LéA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321373v1</w:t>
+                <w:t xml:space="preserve">hal-03321346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis scientifiques 92. Une vision de la démarche d'investigation par des professeurs des écoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sciences à l'école primaire durant le confinement. Questionnaire auprès des professeurs des écoles stagiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321346v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences à l'école primaire durant le confinement. Questionnaire auprès des professeurs des écoles stagiaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Maisch</w:t>
+                <w:t xml:space="preserve">L'identité professionnelle des enseignants chercheurs de chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres Scientifiques de l'ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, En ligne, France. pp.425-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321344v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identité professionnelle des enseignants chercheurs de chimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une séance autonome autour des sources d’énergie en 6ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Copreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bessonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres Scientifiques de l'ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, En ligne, France. pp.425-432</w:t>
+              <w:t xml:space="preserve">Rencontre internationale des LéA 2021 : Sur les traces de l'activité des passeurs dans les LéA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199822v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques enseignantes au sein d'un projet sciences au collège</w:t>
               </w:r>
@@ -3883,64 +3883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bessonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frameworks for Analysing Teaching Quality: Methods, Measures and Meaning-making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Iceland, Iceland</w:t>
@@ -4137,293 +4137,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Labinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villemonteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETIC 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Descartes, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve"> Colloque-etic-3 : Colloque Ecole et Technologies de l'Information et de la Communication Francophone ETIC 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826866v1</w:t>
+                <w:t xml:space="preserve">hal-01831477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dispositif COLLAB : vers un schéma de formation d’enseignants de l’école primaire à la scénarisation pédagogique instrumentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Labinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villemonteix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">ETIC 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Descartes, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874500v1</w:t>
+                <w:t xml:space="preserve">hal-01826866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif COLLAB : vers un schéma de formation d’enseignants de l’école primaire à la scénarisation pédagogique instrumentée</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Colloque-etic-3 : Colloque Ecole et Technologies de l'Information et de la Communication Francophone ETIC 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831477v1</w:t>
+                <w:t xml:space="preserve">hal-02874500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif COLLAB : vers un schéma de formation d'enseignants de l'école primaire à la scénarisation pédagogique instrumentée</w:t>
               </w:r>
@@ -5417,191 +5417,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00979830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques des enseignants de lycée lors de l’élaboration et de l’utilisation de documents de synthèse d’une activité expérimentale en chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+                <w:t xml:space="preserve">Teachers’ activities for structuring students’ knowledge after chemistry laboratory work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième rencontre scientifique de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">ESERA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199840v1</w:t>
+                <w:t xml:space="preserve">hal-05208324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers’ activities for structuring students’ knowledge after chemistry laboratory work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+                <w:t xml:space="preserve">Pratiques des enseignants de lycée lors de l’élaboration et de l’utilisation de documents de synthèse d’une activité expérimentale en chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESERA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Sixième rencontre scientifique de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208324v1</w:t>
+                <w:t xml:space="preserve">hal-03199840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teacher’s practices after Experimental Activities: questioning and feedback to students’ answers</w:t>
               </w:r>
@@ -5777,455 +5777,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel CRPE : Admis au CRPE 2026-2027 - Epreuve écrite d'admissibilité L3 - Sciences et technologie : Toutes les clés de la réussite</w:t>
+                <w:t xml:space="preserve">CRPE 2026-2027 - Français, Mathématiques, Sciences et technologie et Histoire, Géographie et EMC - 22 sujets corrigés (M1-M2) : Epreuves écrites, annales 2025 incluses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Blin</w:t>
+                <w:t xml:space="preserve">Sylvie Considère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Doin-Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent François</w:t>
+                <w:t xml:space="preserve">Catherine Dolignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Peres</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Vuibert. 2025</w:t>
+                <w:t xml:space="preserve">Éric Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert. 2025, 2019-7658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208281v1</w:t>
+                <w:t xml:space="preserve">hal-05208278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences et technologie-CRPE 2026-2027 Tout en un : concours professeur des écoles – Admissibilité – Épreuve écrite d’application</w:t>
+                <w:t xml:space="preserve">Manuel CRPE : Admis au CRPE 2026-2027 - Epreuve écrite d'admissibilité L3 - Sciences et technologie : Toutes les clés de la réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Doin-Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vuibert. 2025, CRPE, 2109-7658</w:t>
+              <w:t xml:space="preserve">Vuibert. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208274v1</w:t>
+                <w:t xml:space="preserve">hal-05208281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRPE 2026-2027 - Français, Mathématiques, Sciences et technologie et Histoire, Géographie et EMC - 22 sujets corrigés (M1-M2) : Epreuves écrites, annales 2025 incluses</w:t>
+                <w:t xml:space="preserve">Sciences et technologie-CRPE 2026-2027 Tout en un : concours professeur des écoles – Admissibilité – Épreuve écrite d’application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Doin-Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Considère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuelle Doin-Lai</w:t>
+                <w:t xml:space="preserve">Laurent François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dolignier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert. 2025, CRPE, 2109-7658</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Greff</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05208278v1</w:t>
+                <w:t xml:space="preserve">hal-05208274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences et technologie - CRPE 2024-2025 - Tout-en-un</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Doin-Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2023, Admis enseignement, Marc Loison, 9782311215465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6256,77 +6256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences et technologie - CRPE 2024-2025 - 15 sujets corrigés - Annales 2023 incluses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Doin-Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 2023, Admis enseignement, Marc Loison, 2311215418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6338,238 +6338,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Les exemples - En chimie, en mathématiques, en physique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestes, cognition incarnée et artefacts: une analyse bibliographique pour une nouvelle dimension dans les travaux didactiques du LDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Haspekian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers du Laboratoire de didactique André Revuz n°8. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREM de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7, 2013, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123468</w:t>
+              <w:t xml:space="preserve">, 2013, 978-2-86612-348-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110906v1</w:t>
+                <w:t xml:space="preserve">hal-02110937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes, cognition incarnée et artefacts: une analyse bibliographique pour une nouvelle dimension dans les travaux didactiques du LDAR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Cazes</w:t>
+                <w:t xml:space="preserve">. Les exemples - En chimie, en mathématiques, en physique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IREM de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 978-2-86612-348-2</w:t>
+              <w:t xml:space="preserve">, 7, 2013, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110937v1</w:t>
+                <w:t xml:space="preserve">hal-02110906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6581,195 +6581,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduire des mesures historiques de l’Astronomie avec le logiciel Stellarium : Illustration des méthodes d’Aristarque de Samos et de Lalande &amp; La Caille</w:t>
+                <w:t xml:space="preserve">Reproduire des mesures historiques de l’Astronomie avec le logiciel Stellarium : Illustration de méthode d’Eratosthène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p : 107-118, 2025</w:t>
+              <w:t xml:space="preserve">, Editions Le Manuscrit-Paris., pp.P : 61-70., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208284v1</w:t>
+                <w:t xml:space="preserve">hal-05208285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduire des mesures historiques de l’Astronomie avec le logiciel Stellarium : Illustration de méthode d’Eratosthène.</w:t>
+                <w:t xml:space="preserve">Reproduire des mesures historiques de l’Astronomie avec le logiciel Stellarium : Illustration des méthodes d’Aristarque de Samos et de Lalande &amp; La Caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Le Manuscrit-Paris. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Le Manuscrit-Paris., pp.P : 61-70., 2025</w:t>
+              <w:t xml:space="preserve">, p : 107-118, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208285v1</w:t>
+                <w:t xml:space="preserve">hal-05208284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques enseignantes au sein d'un projet interdisciplinaire de sciences au collège</w:t>
               </w:r>
@@ -7288,329 +7288,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’astronomie dans les programmes scolaires</w:t>
+                <w:t xml:space="preserve">Les ouvrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Décamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913039v1</w:t>
+                <w:t xml:space="preserve">hal-03913041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ouvrages</w:t>
+                <w:t xml:space="preserve">L’astronomie dans les programmes scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Amandine Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Décamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’astronomie pour l’éducation dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913041v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analogie des Blicks pour introduire le concept de l’élément chimique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'analogie : étude sur son usage en didactique chimie, mathématiques et physique Coordonné par Jacques Douaire et Laurent Vivier, Cahier du LDAR n°15. 2015.</w:t>
+              <w:t xml:space="preserve">L'analogie : étude sur son usage en didactique chimie, mathématiques et physique. Cahier du LDAR n°15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199830v1</w:t>
+                <w:t xml:space="preserve">hal-03913042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analogie des Blicks pour introduire le concept de l’élément chimique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'analogie : étude sur son usage en didactique chimie, mathématiques et physique. Cahier du LDAR n°15</w:t>
+              <w:t xml:space="preserve">L'analogie : étude sur son usage en didactique chimie, mathématiques et physique Coordonné par Jacques Douaire et Laurent Vivier, Cahier du LDAR n°15. 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913042v1</w:t>
+                <w:t xml:space="preserve">hal-03199830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7888,64 +7888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bessonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8265,51 +8265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et Rétroaction pédagogiques sur plateforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée valorisation de la recherche 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8347,51 +8347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le planétarium mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Dulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8468,51 +8468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rollinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Samali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saussez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8713,51 +8713,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08BB2D7D"/>
+    <w:nsid w:val="A7866DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8861,51 +8861,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BC44167E"/>
+    <w:nsid w:val="5CE76E5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9009,51 +9009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5DB0DBCF"/>
+    <w:nsid w:val="AFF9F9D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9157,51 +9157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F29EFA68"/>
+    <w:nsid w:val="92CDD655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9305,51 +9305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4652DB87"/>
+    <w:nsid w:val="A83DEACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9453,51 +9453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="C735BB38"/>
+    <w:nsid w:val="D5E1062F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9601,51 +9601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="292452C2"/>
+    <w:nsid w:val="6ECA0296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9850,51 +9850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3817-7982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138784434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/grephyc-groupe-de-reflexion-sur-lenseignement-des-sciences-physiques-et-chimiques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-inspe.fr/universite-dete-2025/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1Vag4_9Rp3rutswzPZUTUjAjmeIL72WYx?usp=sharing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/mme-rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Rita-Khanfour-Armale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isidore.science/a/khanfour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Copreaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rumelhard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Bilani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boizier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539011v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Byasson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hauss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bessonie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Samali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321346v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860935v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khanfour Armale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labinal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Villemonteix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Teixeira Barroso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199835v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Badreddine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Malkoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoune Seck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Doin-Lai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fran&#231;ois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208274v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208278v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Consid&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dolignier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Greff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110906v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;hanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jungblut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886722v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375072v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375076v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408130v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280244v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saussez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3817-7982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138784434" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/grephyc-groupe-de-reflexion-sur-lenseignement-des-sciences-physiques-et-chimiques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-inspe.fr/universite-dete-2025/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1Vag4_9Rp3rutswzPZUTUjAjmeIL72WYx?usp=sharing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/mme-rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ldar.website/rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Rita-Khanfour-Armale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/rita-khanfour-armale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isidore.science/a/khanfour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Copreaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Labinal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rumelhard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lagrange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Dubief" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;c&#233;d&#233; Jean-Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania El Bilani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boizier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;my" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Byasson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bessonie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Samali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hauss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913063v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villemonteix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826866v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860935v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khanfour Armale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Labinal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Villemonteix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Teixeira Barroso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199835v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208321v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Badreddine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Malkoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoune Seck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199840v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Consid&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Doin-Lai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dolignier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Greff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208281v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Blin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fran&#231;ois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Peres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208274v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156845v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110906v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208284v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208288v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Amandine Decroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199830v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G&#233;hanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jungblut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886722v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375072v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375076v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408130v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539003v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280244v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dulieu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saussez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>