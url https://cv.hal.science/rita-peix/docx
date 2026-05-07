--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -958,303 +958,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origines, motivations et catégories professionnelles des parents d’élèves des classes bilingues et immersives de CM2 dans les Pyrénées Orientales</w:t>
+                <w:t xml:space="preserve">Plurilinguisme avec le catalan à l’école primaire en France : acteurs, résultats et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peix R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Dans 5e colloque international Transmissions linguistiques et culturelles. Pratiques plurilingues.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADOC, 2013, Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109165v1</w:t>
+                <w:t xml:space="preserve">hal-04109185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reflexió interlingüística en els textos oficials francesos de l’ensenyament bilingüe a paritat d’horaris.</w:t>
+                <w:t xml:space="preserve">El « Sac d’històries » dins l’ensenyament bilingüe francès-català</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peix R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans Actes del XVI col.loqui internacional de llengua i literatures catalanes, Volume 1.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AILCC, 2012, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">Actes del IV Simposi internacional sobre l’ensenyament del català</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vic, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109193v1</w:t>
+                <w:t xml:space="preserve">hal-04109174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurilinguisme avec le catalan à l’école primaire en France : acteurs, résultats et perspectives.</w:t>
+                <w:t xml:space="preserve">La reflexió interlingüística en els textos oficials francesos de l’ensenyament bilingüe a paritat d’horaris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peix R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans 5e colloque international Transmissions linguistiques et culturelles. Pratiques plurilingues.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADOC, 2013, Mende, France</w:t>
+              <w:t xml:space="preserve">Dans Actes del XVI col.loqui internacional de llengua i literatures catalanes, Volume 1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AILCC, 2012, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109185v1</w:t>
+                <w:t xml:space="preserve">hal-04109193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El « Sac d’històries » dins l’ensenyament bilingüe francès-català</w:t>
+                <w:t xml:space="preserve">Origines, motivations et catégories professionnelles des parents d’élèves des classes bilingues et immersives de CM2 dans les Pyrénées Orientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peix R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes del IV Simposi internacional sobre l’ensenyament del català</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vic, Spain</w:t>
+              <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109174v1</w:t>
+                <w:t xml:space="preserve">hal-04109165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des erreurs au service de la grammaire contrastive pour une meilleure maîtrise du catalan et du français en classe bilingue.</w:t>
               </w:r>
@@ -2342,51 +2342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraules Clau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Peix Vallot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.3007.01.222" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04101917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Peix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04105171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.215.0077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04112930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peix R." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04102406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monjo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04101887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;faut T." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trefault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heches" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04116012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peix Rita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04103468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adeb-asso.org/ressources/abcdaire-des-gestes-professionnels/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04112941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04567276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraules Clau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Peix Vallot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.3007.01.222" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04101917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Peix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04105171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.215.0077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04112930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peix R." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04102406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monjo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3167" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04101887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#233;faut T." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trefault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heches" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109174v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04116012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peix Rita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04103468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adeb-asso.org/ressources/abcdaire-des-gestes-professionnels/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04112941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04567276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>