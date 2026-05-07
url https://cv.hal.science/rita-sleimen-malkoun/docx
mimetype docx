--- v0 (2026-03-25)
+++ v1 (2026-05-07)
@@ -784,408 +784,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifespan Changes in Network Structure and Network Topology Dynamics During Rest and Auditory Oddball Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;p&amp;gt;Cognitive functioning enhancement in older adults: is there an advantage of multicomponent training over Nordic walking?&amp;lt;/p&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Julien-Vintrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Müller</w:t>
+                <w:t xml:space="preserve">Elisa Loddo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Jirsa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dionysios Perdikis</w:t>
+                <w:t xml:space="preserve">Jérôme Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00138⟩</w:t>
+              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Volume 14, pp.1503-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/CIA.S211568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185417v1</w:t>
+                <w:t xml:space="preserve">hal-02276237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;p&amp;gt;Cognitive functioning enhancement in older adults: is there an advantage of multicomponent training over Nordic walking?&amp;lt;/p&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance, complexity and dynamics of force maintenance and modulation in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hester Knol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Interventions in Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/CIA.S211568⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0225925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276237v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance, complexity and dynamics of force maintenance and modulation in young and older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifespan Changes in Network Structure and Network Topology Dynamics During Rest and Auditory Oddball Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hester Knol</w:t>
+                <w:t xml:space="preserve">Dionysios Perdikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Huys</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timo von Oertzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0225925. </w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051956v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential difficulty effects in cognitive and sensorimotor tasks: Insights from arithmetic and Fitts' task</w:t>
               </w:r>
@@ -1452,51 +1452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Voelcker-Rehage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1541,637 +1541,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Topology Dynamics of Hyper-Frequency Networks during Rest and Auditory Oddball Performance</w:t>
+                <w:t xml:space="preserve">The multiscale entropy: Guidelines for use and interpretation in brain signal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Courtiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysios Perdikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spase Petkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Viktor Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncom.2016.00108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273, pp.175-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431296v1</w:t>
+                <w:t xml:space="preserve">hal-01431295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiscale entropy: Guidelines for use and interpretation in brain signal analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Structure and Topology Dynamics of Hyper-Frequency Networks during Rest and Auditory Oddball Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dionysios Perdikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spase Petkoski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raoul Huys</w:t>
+                <w:t xml:space="preserve">Time Von Oertzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 273, pp.175-190. </w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2016.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2016.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431295v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of task and age on the magnitude and structure of force fluctuations: insights into underlying neuro-behavioral processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performing Isometric Force Control in Combination with a Cognitive Task : A Multidimensional Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Vieluf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12868-015-0153-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218005v1</w:t>
+                <w:t xml:space="preserve">hal-01414087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing Isometric Force Control in Combination with a Cognitive Task : A Multidimensional Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of task and age on the magnitude and structure of force fluctuations: insights into underlying neuro-behavioral processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Vieluf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (11), </w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12868-015-0153-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414087v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does changing Fitts' index of difficulty evoke transitions in movement dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hester Knol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2231,51 +2231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2335,51 +2335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2439,51 +2439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Sleimen-Malkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicina (Kaunas, Lithuania)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (6), pp.374--81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2579,51 +2579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2838,51 +2838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04069200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sleimen-Malkoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282188" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04382319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1162390" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04094474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-Reolon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.889807" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Torre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Julien-Vintrou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rudisch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin M&#252;ller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kutz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Brich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02185417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Perdikis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo von Oertzen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Loddo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S211568" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Knol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225925" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poletti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Retornaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00334" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Vieluf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voelcker-Rehage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Reuter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00691.2016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mueller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Time Von Oertzen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2016.00108" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Courtiol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spase Petkoski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.09.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-015-0153-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142627" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-015-0022-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2013.00062" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-145" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Temprado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04069200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sleimen-Malkoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-R&#233;olon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0282188" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04382319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1162390" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04094474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devillers-Reolon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.889807" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Torre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Langeard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Julien-Vintrou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rudisch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin M&#252;ller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kutz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Brich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Loddo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CIA.S211568" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051956v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Knol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225925" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02185417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor M&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Perdikis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo von Oertzen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00138" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02087693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poletti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Retornaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00334" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Vieluf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voelcker-Rehage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Reuter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00691.2016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Courtiol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spase Petkoski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mueller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.09.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Time Von Oertzen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2016.00108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414087v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142627" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12868-015-0153-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp/s40366-015-0022-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2013.00062" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00906432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-145" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Temprado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>