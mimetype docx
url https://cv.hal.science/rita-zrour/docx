--- v0 (2026-03-27)
+++ v1 (2026-05-05)
@@ -1898,481 +1898,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhombic dodecahedron grid : Coordinate system ad 3D digital object deﬁnitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ranita Biswas</w:t>
+                <w:t xml:space="preserve">Digital two dimentional bijective reﬂexion and associated rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Andrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousumi Dutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Andrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DGCI'2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169417v1</w:t>
+                <w:t xml:space="preserve">hal-02169431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding Level 1 Menger Polycubes of Arbitrary Size With Help of Outer Faces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Richaume</w:t>
+                <w:t xml:space="preserve">Rhombic dodecahedron grid : Coordinate system ad 3D digital object deﬁnitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranita Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Andres</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Andrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">DGCI'2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165032v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete Bisector Function Based on Annulus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sangbé Sidibe</w:t>
+                <w:t xml:space="preserve">Unfolding Level 1 Menger Polycubes of Arbitrary Size With Help of Outer Faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Richaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI 2019 21st IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Geometry for Computer Imagery (DGCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108247v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital two dimentional bijective reﬂexion and associated rotation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arindam Biswas</w:t>
+                <w:t xml:space="preserve">A Discrete Bisector Function Based on Annulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangbé Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGCI'2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DGCI 2019 21st IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. pp.469-480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169431v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphere Construction on the FCC Grid Interpreted as Layered Hexagonal Grids in 3D</w:t>
               </w:r>
@@ -3528,509 +3528,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial optimization for fitting of digital line and plane</w:t>
+                <w:t xml:space="preserve">Optimal consensus set for digital plane fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Buzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yskandar Hamam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computer Vision and Its Application to Image Media Processing, Satellite Workshop of the 3rd Pacific-Rim Symposium on Image and Video Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on 3D Digital Imaging and Modeling, 3DIM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Kyoto, Japan. pp.1817-1824, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2009.5457503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827895v1</w:t>
+                <w:t xml:space="preserve">hal-03934595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal consensus set for digital plane fitting</w:t>
+                <w:t xml:space="preserve">Combinatorial optimization for fitting of digital line and plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikuko Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on 3D Digital Imaging and Modeling, 3DIM 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Computer Vision and Its Application to Image Media Processing, Satellite Workshop of the 3rd Pacific-Rim Symposium on Image and Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Tokyo, Japan. pp.35-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVW.2009.5457503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03934595v1</w:t>
+                <w:t xml:space="preserve">hal-00827895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization of a Discrete Radiosity Method</w:t>
+                <w:t xml:space="preserve">Parallelization of a Discrete Radiosity Method Using Scene Division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chatelier Pierre</w:t>
+                <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-PAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Germany. pp.740-750</w:t>
+              <w:t xml:space="preserve">Grid Computing, high-performance and distributed Applications (GADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.1213-1222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437413v1</w:t>
+                <w:t xml:space="preserve">hal-00437401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization of a Discrete Radiosity Method Using Scene Division</w:t>
+                <w:t xml:space="preserve">Parallelization of a Discrete Radiosity Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatelier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Feschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grid Computing, high-performance and distributed Applications (GADA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.1213-1222</w:t>
+              <w:t xml:space="preserve">EURO-PAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Germany. pp.740-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437401v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete bisector function and Euclidean skeleton</w:t>
+                <w:t xml:space="preserve">Discrete Bisector Function and Euclidean Skeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
@@ -4044,75 +4044,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.216-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622034v1</w:t>
+                <w:t xml:space="preserve">hal-00482499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Bisector Function and Euclidean Skeleton</w:t>
+                <w:t xml:space="preserve">Discrete bisector function and Euclidean skeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
@@ -4126,51 +4126,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.216-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482499v1</w:t>
+                <w:t xml:space="preserve">hal-00622034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4182,344 +4182,344 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Based Bijective Digital Rotation in Hexagonal Grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
+                <w:t xml:space="preserve">Linearization Approach for Multi-Scale Digital Polynomial Curve Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_15⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEEE, pp.247-252, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPA52656.2021.9552153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094932v1</w:t>
+                <w:t xml:space="preserve">hal-04094916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Centered Cubic Grid - Coordinate System and Discrete Analytical Plane Definition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lidija Čomić</w:t>
+                <w:t xml:space="preserve">Shear Based Bijective Digital Rotation in Hexagonal Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12708, Springer International Publishing, pp.217-228, 2021, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04094924v1</w:t>
+                <w:t xml:space="preserve">hal-04094932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearization Approach for Multi-Scale Digital Polynomial Curve Segmentation</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Body Centered Cubic Grid - Coordinate System and Discrete Analytical Plane Definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Čomić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranita Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12708, Springer International Publishing, pp.152-163, 2021, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Skapin</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04094916v1</w:t>
+                <w:t xml:space="preserve">hal-04094924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4537,77 +4537,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à l'algorithmique et aux structures de données en C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD, pp.256, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4670,64 +4670,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Two-dimensional Bijective Reflection and Associated Rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Andrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousumi Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arindam Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5283,51 +5283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam A. A. Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2024.778-790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija &#268;omi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranita Biswas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109693" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1000-1014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8040103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Richaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00829-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangb&#233; Sidibe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lenain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-021-00973-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0106" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.12.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Serge Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.06.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Buzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2024.77-81" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.198-202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604811" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_37" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Biswas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365222v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Koshti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Eric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toutant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_28" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phan Son" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857688v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_30" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Churiki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuko Shimizu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457503" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatelier Pierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Skapin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552153" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900147v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hanna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rihana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam A. A. Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2024.778-790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija &#268;omi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranita Biswas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109693" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1000-1014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8040103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Richaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00829-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangb&#233; Sidibe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lenain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-021-00973-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0106" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.12.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Serge Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.06.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Buzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2024.77-81" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.198-202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604811" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Biswas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_37" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365222v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Koshti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Eric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toutant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_28" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phan Son" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857688v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_30" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Churiki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuko Shimizu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457503" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437401v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatelier Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Skapin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552153" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900147v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hanna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rihana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>