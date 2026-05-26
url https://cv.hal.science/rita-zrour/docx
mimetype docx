--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1630,76 +1630,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of 3D Reconstruction Methods for Medical Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction and topological cleaning of brain MR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1709,131 +1709,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAD'21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Barcelona, Spain. pp.198-202, </w:t>
+              <w:t xml:space="preserve">2021 Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Werdanyeh, Lebanon. pp.89-92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadconfP.2021.198-202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247845v1</w:t>
+                <w:t xml:space="preserve">hal-04085543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and topological cleaning of brain MR Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study of 3D Reconstruction Methods for Medical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1843,82 +1843,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Werdanyeh, Lebanon. pp.89-92, </w:t>
+              <w:t xml:space="preserve">CAD'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Barcelona, Spain. pp.198-202, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14733/cadconfP.2021.198-202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085543v1</w:t>
+                <w:t xml:space="preserve">hal-03247845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital two dimentional bijective reﬂexion and associated rotation</w:t>
               </w:r>
@@ -3783,254 +3783,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization of a Discrete Radiosity Method Using Scene Division</w:t>
+                <w:t xml:space="preserve">Parallelization of a Discrete Radiosity Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chatelier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grid Computing, high-performance and distributed Applications (GADA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.1213-1222</w:t>
+              <w:t xml:space="preserve">EURO-PAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Germany. pp.740-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437401v1</w:t>
+                <w:t xml:space="preserve">hal-00437413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization of a Discrete Radiosity Method</w:t>
+                <w:t xml:space="preserve">Parallelization of a Discrete Radiosity Method Using Scene Division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-PAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Germany. pp.740-750</w:t>
+              <w:t xml:space="preserve">Grid Computing, high-performance and distributed Applications (GADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.1213-1222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437413v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Bisector Function and Euclidean Skeleton</w:t>
+                <w:t xml:space="preserve">Discrete bisector function and Euclidean skeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
@@ -4044,75 +4044,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.216-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482499v1</w:t>
+                <w:t xml:space="preserve">hal-00622034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete bisector function and Euclidean skeleton</w:t>
+                <w:t xml:space="preserve">Discrete Bisector Function and Euclidean Skeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
@@ -4126,51 +4126,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.216-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622034v1</w:t>
+                <w:t xml:space="preserve">hal-00482499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4182,344 +4182,344 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearization Approach for Multi-Scale Digital Polynomial Curve Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear Based Bijective Digital Rotation in Hexagonal Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12708, Springer International Publishing, pp.217-228, 2021, Lecture Notes in Computer Science, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Skapin</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPA52656.2021.9552153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094916v1</w:t>
+                <w:t xml:space="preserve">hal-04094932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Based Bijective Digital Rotation in Hexagonal Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Body Centered Cubic Grid - Coordinate System and Discrete Analytical Plane Definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidija Čomić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Largeteau-Skapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranita Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_15⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12708, Springer International Publishing, pp.152-163, 2021, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094932v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Centered Cubic Grid - Coordinate System and Discrete Analytical Plane Definition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lidija Čomić</w:t>
+                <w:t xml:space="preserve">Linearization Approach for Multi-Scale Digital Polynomial Curve Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Skapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">12708, Springer International Publishing, pp.152-163, 2021, Lecture Notes in Computer Science, </w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEEE, pp.247-252, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPA52656.2021.9552153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094924v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4537,77 +4537,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation à l'algorithmique et aux structures de données en C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Feschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD, pp.256, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5283,51 +5283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam A. A. Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2024.778-790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija &#268;omi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranita Biswas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109693" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1000-1014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8040103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Richaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00829-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangb&#233; Sidibe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lenain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-021-00973-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0106" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.12.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Serge Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.06.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Buzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2024.77-81" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.198-202" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604811" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Biswas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_37" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365222v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Koshti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Eric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toutant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_28" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phan Son" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857688v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_30" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Churiki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuko Shimizu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457503" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437401v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437413v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatelier Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Skapin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552153" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_15" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900147v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hanna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rihana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam A. A. Obeid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2024.778-790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidija &#268;omi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Largeteau-Skapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranita Biswas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109693" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1000-1014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8040103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Richaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00829-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andr&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangb&#233; Sidibe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lenain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-021-00973-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0106" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.12.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Serge Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Marie-Yves Tapsoba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.06.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Buzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.06.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2024.77-81" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604811" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247845v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.198-202" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Biswas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_37" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365222v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Koshti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Eric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ouattara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26145-4_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Toutant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_28" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phan Son" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857688v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0_21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_30" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Churiki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuko Shimizu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457503" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatelier Pierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437401v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094932v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_15" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Skapin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA52656.2021.9552153" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900147v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hanna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rihana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Helbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>