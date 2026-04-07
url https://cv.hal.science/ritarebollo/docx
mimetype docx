--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -640,295 +640,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of non-invasive dsRNA delivery methods for the development of RNA interference in the Asian tiger mosquito Aedes albopictus</w:t>
+                <w:t xml:space="preserve">Gene and transposable element expression in response to stress in temperate and tropical populations of Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Girard</w:t>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Berthaud</w:t>
+                <w:t xml:space="preserve">Daniel Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Martin</w:t>
+                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vallon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Rebollo</w:t>
+                <w:t xml:space="preserve">Bianca Manfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 98 (1), pp.581-596. </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-024-01779-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13100-025-00372-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632865v1</w:t>
+                <w:t xml:space="preserve">hal-05299089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and transposable element expression in response to stress in temperate and tropical populations of Drosophila</w:t>
+                <w:t xml:space="preserve">Evaluation of non-invasive dsRNA delivery methods for the development of RNA interference in the Asian tiger mosquito Aedes albopictus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+                <w:t xml:space="preserve">Maxime Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Oliveira</w:t>
+                <w:t xml:space="preserve">Vincent Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+                <w:t xml:space="preserve">Edwige Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bianca Manfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (1), pp.581-596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13100-025-00372-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-024-01779-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299089v1</w:t>
+                <w:t xml:space="preserve">hal-04632865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of transposable element transcripts using Long-Read RNA-seq in Drosophila germline tissues</w:t>
               </w:r>
@@ -1310,429 +1310,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChimeraTE: a pipeline to detect chimeric transcripts derived from genes and transposable elements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quantitative, genome-wide analysis in Drosophila reveals transposable elements’ influence on gene expression is species-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Larue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
+                <w:t xml:space="preserve">Angelo Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Carareto</w:t>
+                <w:t xml:space="preserve">Bianca Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad671⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.evad160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195961v1</w:t>
+                <w:t xml:space="preserve">hal-04195964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of host and endosymbiont gene expression governs endosymbiont growth and elimination in the cereal weevil Sitophilus spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-023-01714-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative, genome-wide analysis in Drosophila reveals transposable elements’ influence on gene expression is species-specific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ChimeraTE: a pipeline to detect chimeric transcripts derived from genes and transposable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Menezes</w:t>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dechaud</w:t>
+                <w:t xml:space="preserve">Claudia Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.evad160. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 51 (18), pp.9764-9784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evad160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195964v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weevil Carbohydrate Intake Triggers Endosymbiont Proliferation: A Trade-Off between Host Benefit and Endosymbiont Burden</w:t>
               </w:r>
@@ -1904,51 +1904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1142513. </w:t>
@@ -2172,51 +2172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.1152183. </w:t>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.156. </w:t>
@@ -2937,51 +2937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Interactions Between the Genome and an Endogenous Retrovirus: Tirant in Drosophila simulans Wild-Type Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3320,265 +3320,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-GATE - catalogue of genes affected by transposable elements</w:t>
+                <w:t xml:space="preserve">Transposable elements: an abundant and natural source of regulatory sequences for host genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharareh Farivar</w:t>
+                <w:t xml:space="preserve">Mark T. Romanish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie L. Mager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (1), pp.1-5. </w:t>
+              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.21-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1759-8753-3-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-genet-110711-155621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645414v1</w:t>
+                <w:t xml:space="preserve">hal-02652491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tirant, a newly discovered active endogenous retrovirus in Drosophila simulans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A snapshot of histone modifications within transposable elements in Drosophila wild type strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Akkouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rita Rebollo</w:t>
+                <w:t xml:space="preserve">Béatrice Horard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Burlet</w:t>
+                <w:t xml:space="preserve">Flora Begeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Esnault</w:t>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Martinez</w:t>
+                <w:t xml:space="preserve">Eric Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (7), pp.3675-3681. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.07146-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763499v1</w:t>
+                <w:t xml:space="preserve">hal-00850321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic interplay between mouse endogenous retroviruses and host genes</w:t>
               </w:r>
@@ -3603,462 +3607,458 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine Miceli-Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharareh Farivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liane Gagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (10), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2012-13-10-r89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable elements: an abundant and natural source of regulatory sequences for host genes</w:t>
+                <w:t xml:space="preserve">Transposable elements: not as quiet as a mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark T. Romanish</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie L. Mager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46, pp.21-42. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-genet-110711-155621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2012-13-6-159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02652491v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A snapshot of histone modifications within transposable elements in Drosophila wild type strains.</w:t>
+                <w:t xml:space="preserve">C-GATE - catalogue of genes affected by transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharareh Farivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dixie L. Mager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044253⟩</w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1759-8753-3-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850321v1</w:t>
+                <w:t xml:space="preserve">hal-02645414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable elements: not as quiet as a mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">tirant, a newly discovered active endogenous retrovirus in Drosophila simulans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (7), pp.3675-3681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2012-13-6-159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.07146-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652763v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of the amounts and dynamics of transposable elements in natural populations of Drosophila melanogaster and Drosophila simulans.</w:t>
               </w:r>
@@ -4459,51 +4459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumping genes and epigenetics: Towards new species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Horard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4618,64 +4618,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Horard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (5), pp.1482-9. </w:t>
@@ -5248,333 +5248,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eavesdropping on the intimate dialogue between an insect and its nutritional endosymbiont along key stages of their life together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Janillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Galambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Claudia Bellavicqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod Life is plastic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Roscoff, France</w:t>
+              <w:t xml:space="preserve">SymbNET International Conference on Host-Microbe Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Olhao - Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805331v1</w:t>
+                <w:t xml:space="preserve">hal-04798309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eavesdropping on the intimate dialogue between an insect and its nutritional endosymbiont along key stages of their life together</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+                <w:t xml:space="preserve">S. Janillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bellavicqua</w:t>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SymbNET International Conference on Host-Microbe Symbiosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Olhao - Faro, Portugal</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod Life is plastic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798309v1</w:t>
+                <w:t xml:space="preserve">hal-04805331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5629,103 +5629,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society of Molecular Biology and Evolution (SMBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Puerto Vallarta, Mexico</w:t>
@@ -5823,51 +5823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des peptides antimicrobiens dans la symbiose mutualiste entre le charançon des céréales Sitophilus oryzae et la bactérie endosymbiotique Sodalis pierantonius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galambos N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6043,51 +6043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,90 +6267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the molecular bases of host-endosymbiont interactions at critical developmental stages of a cereal weevil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6580,165 +6580,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting cross-kingdom communications : a role for small RNAs in the weevil-bacteria interaction?</w:t>
+                <w:t xml:space="preserve">Transposable elements and how to study them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR3E/REACTION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Course NGSBIO324: Next Generation Sequencing Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Welcome Sanger institute, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771951v1</w:t>
+                <w:t xml:space="preserve">hal-04759164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable elements and how to study them</w:t>
+                <w:t xml:space="preserve">Dissecting cross-kingdom communications : a role for small RNAs in the weevil-bacteria interaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Course NGSBIO324: Next Generation Sequencing Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Welcome Sanger institute, Oct 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">GDR3E/REACTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759164v1</w:t>
+                <w:t xml:space="preserve">hal-04771951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic control of ichnovirus in the parasitoid wasp Hyposoter didymator</w:t>
               </w:r>
@@ -6888,90 +6888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7013,90 +7013,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7289,51 +7289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small RNA profiling in Sitophilus oryzae during symbiont dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7423,320 +7423,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct host-endosymbiont co-evolutionary patterns in cereal weevils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent-Monégat Carole</w:t>
+                <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Enjeu Santé globale et Bioingénierie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Decryp'thèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418900v1</w:t>
+                <w:t xml:space="preserve">hal-05419627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
+                <w:t xml:space="preserve">Distinct host-endosymbiont co-evolutionary patterns in cereal weevils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallier Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillet Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Monégat Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decryp'thèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journée Enjeu Santé globale et Bioingénierie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419627v1</w:t>
+                <w:t xml:space="preserve">hal-05418900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small RNA Sod-1 as cross-kingdom communication agent in the cereal pest Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7798,152 +7798,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the genomic basis underlying the diversity of host-endosymbiont interactions in Sitophilus spp. weevils</w:t>
+                <w:t xml:space="preserve">Genomic insights into the evolutionary transition to mutualism in Sodalis endosymbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vallier Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillet Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent-Monégat Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALPHY - AIEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Groupe régional de recherche en microbiologie des interactions (G-RREMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940843v1</w:t>
+                <w:t xml:space="preserve">hal-05418898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling host-endosymbiont co-evolutionary patterns in cereal weevils</w:t>
               </w:r>
@@ -8048,333 +8048,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insights into the evolutionary transition to mutualism in Sodalis endosymbionts</w:t>
+                <w:t xml:space="preserve">Exploring the genomic basis underlying the diversity of host-endosymbiont interactions in Sitophilus spp. weevils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent-Monégat Carole</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe régional de recherche en microbiologie des interactions (G-RREMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">ALPHY - AIEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418898v1</w:t>
+                <w:t xml:space="preserve">hal-04940843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+                <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+                <w:t xml:space="preserve">S. Janillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">27th European Drosophila Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771905v1</w:t>
+                <w:t xml:space="preserve">hal-04783569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8393,182 +8393,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of transposable elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Janillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Drosophila Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783569v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular endosymbionts impact DNA methylation in Sitophilus oryzae</w:t>
               </w:r>
@@ -8804,90 +8804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9048,915 +9048,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810657v1</w:t>
+                <w:t xml:space="preserve">hal-04783698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced microscopy tools unravel bacterial “pipelines”that enhance carbohydrates uptake by endosymbionts in cereal weevil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey of DNA methylation in an insect bacteria symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771969v1</w:t>
+                <w:t xml:space="preserve">hal-05026289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Small RNAs as cross-kingdom communication agents in the cereal pest Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alfonso Arteaga-Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783698v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of DNA methylation in an insect bacteria symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026289v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small RNAs as cross-kingdom communication agents in the cereal pest Sitophilus oryzae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Advanced microscopy tools unravel bacterial “pipelines”that enhance carbohydrates uptake by endosymbionts in cereal weevil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783615v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Unbalanced diet coupled with disrupted symbiont metabolism impairs cuticle synthesis in Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hughes</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadéla Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rise and Fall of Mutualisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Meinz, Germany</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Mayence (Mainz), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744865v1</w:t>
+                <w:t xml:space="preserve">hal-04744858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbalanced diet coupled with disrupted symbiont metabolism impairs cuticle synthesis in Sitophilus oryzae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fadéla Benzaoui</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rise and Fall of Mutualisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2021, Mayence (Mainz), Germany</w:t>
+              <w:t xml:space="preserve">, Oct 2021, Meinz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744858v1</w:t>
+                <w:t xml:space="preserve">hal-04744865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element dynamics in the host-bacteria association of the cereal weevil Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10037,51 +10037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive analysis of human SARS-CoV-2 infection and host-virus interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avantika Lal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10156,70 +10156,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can small RNAs regulate endosymbiont dynamics in the rice weevil Sitophilus oryzae?</w:t>
+                <w:t xml:space="preserve">Survey of epigenetic changes in Sitophilus oryzae during symbiont dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10231,103 +10231,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Epiphase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790886v1</w:t>
+                <w:t xml:space="preserve">hal-04790895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular bacterial symbiosis in a non-conventional insect: the challenges of imaging subcellular functional organization &amp; bacterial-host co-development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10335,51 +10335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Imaging the cell meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
@@ -10402,70 +10402,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of epigenetic changes in Sitophilus oryzae during symbiont dynamics.</w:t>
+                <w:t xml:space="preserve">Can small RNAs regulate endosymbiont dynamics in the rice weevil Sitophilus oryzae?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10477,392 +10477,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiphase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790895v1</w:t>
+                <w:t xml:space="preserve">hal-04790886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element dynamics and regulation in a major crop pest: Sitophilus oryzae.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Chancy</w:t>
+                <w:t xml:space="preserve">Transposable element dynamics in Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Goubert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national sur les éléments transposables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790834v1</w:t>
+                <w:t xml:space="preserve">hal-04785024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable element dynamics in Sitophilus oryzae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposable element dynamics and regulation in a major crop pest: Sitophilus oryzae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Chancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Congrès national sur les éléments transposables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785024v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering the link between insect symbiosis and transposable elements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Chancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11186,64 +11186,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics and genotypic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11692,51 +11692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intricate interactions between antiviral immunity and transposable element control in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille A Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11849,51 +11849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11941,77 +11941,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12203,51 +12203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12899,51 +12899,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F276C44"/>
+    <w:nsid w:val="951671A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13130,51 +13130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ritarebollo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8138-5082" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2025.101464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2424789122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Possignolo Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewerton Costa Lira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idemauro Antonio Rodrigues de Lara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Andrade Moral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19494-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01779-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lesage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cristofari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00334-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13962" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hurtado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clapes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Polyzou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Prater" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sagar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00707-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G Ferrarini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avantika Lal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Gruber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guarracino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02095-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Gagnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardian Ferraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12070783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Wolf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M. Karimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Ewing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kamada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23277" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances E. Lock" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Miceli-Royer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kuah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1405507111" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645414v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Farivar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dixie L. Mager" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-10-r89" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652491v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Romanish" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110711-155621" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850321v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044253" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-6-159" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649119v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla J. Cohen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Babovic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth L. Dai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy P. Robinson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.227637" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bilenky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.01.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8591JDM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lopez Kleine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-149" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418827v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallier Agn&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Benjamin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Sandrine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Mon&#233;gat Carole" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783492v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771951v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759164v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418900v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418549v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Arteaga-Figueroa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418898v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790787v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis C&#244;nsoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baril" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Ana&#239;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merenciano Miriam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janillon Sonia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeux Camille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fablet Marie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783615v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744858v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771835v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gruber" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790886v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790895v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632875v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Groza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19051-3.00006-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794282v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3372-3_23" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791876v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792690v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent Mon&#233;gat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514119v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Aguiar-Pulido" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dawson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10186" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05320363v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220935v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ritarebollo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8138-5082" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2025.101464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2424789122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Possignolo Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewerton Costa Lira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idemauro Antonio Rodrigues de Lara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Andrade Moral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19494-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01779-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lesage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cristofari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00334-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13962" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hurtado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clapes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Polyzou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Prater" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sagar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00707-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G Ferrarini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avantika Lal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Gruber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guarracino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02095-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Gagnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardian Ferraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12070783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Wolf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M. Karimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Ewing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kamada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23277" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances E. Lock" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Miceli-Royer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kuah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1405507111" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Romanish" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dixie L. Mager" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110711-155621" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044253" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Farivar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-10-r89" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652763v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-6-159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649119v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla J. Cohen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Babovic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth L. Dai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy P. Robinson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.227637" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bilenky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.01.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8591JDM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lopez Kleine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-149" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418827v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallier Agn&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Benjamin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Sandrine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Mon&#233;gat Carole" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783492v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771951v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418549v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Arteaga-Figueroa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790787v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis C&#244;nsoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baril" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Ana&#239;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merenciano Miriam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janillon Sonia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeux Camille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fablet Marie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026289v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783615v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744858v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771835v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gruber" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790886v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632875v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Groza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19051-3.00006-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794282v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3372-3_23" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791876v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792690v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent Mon&#233;gat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514119v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Aguiar-Pulido" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dawson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10186" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05320363v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220935v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>