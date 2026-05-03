--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1310,429 +1310,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative, genome-wide analysis in Drosophila reveals transposable elements’ influence on gene expression is species-specific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination of host and endosymbiont gene expression governs endosymbiont growth and elimination in the cereal weevil Sitophilus spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fablet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Jacquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corentin Dechaud</w:t>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evad160⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01714-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195964v1</w:t>
+                <w:t xml:space="preserve">hal-04345509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of host and endosymbiont gene expression governs endosymbiont growth and elimination in the cereal weevil Sitophilus spp.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+                <w:t xml:space="preserve">ChimeraTE: a pipeline to detect chimeric transcripts derived from genes and transposable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+                <w:t xml:space="preserve">Claudia Carareto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01714-8⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 51 (18), pp.9764-9784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345509v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChimeraTE: a pipeline to detect chimeric transcripts derived from genes and transposable elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A quantitative, genome-wide analysis in Drosophila reveals transposable elements’ influence on gene expression is species-specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Salces-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Larue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
+                <w:t xml:space="preserve">Bianca Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Carareto</w:t>
+                <w:t xml:space="preserve">Corentin Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 51 (18), pp.9764-9784. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.evad160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evad160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195961v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weevil Carbohydrate Intake Triggers Endosymbiont Proliferation: A Trade-Off between Host Benefit and Endosymbiont Burden</w:t>
               </w:r>
@@ -1846,295 +1846,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosymbiont-containing germarium transcriptional survey in a cereal weevil depicts downregulation of immune effectors at the onset of sexual maturity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
+                <w:t xml:space="preserve">A comparative study revealed hyperspectral imaging as a potential standardized tool for the analysis of cuticle tanning over insect development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadéla Benzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1142513⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.e13962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045330v1</w:t>
+                <w:t xml:space="preserve">hal-04045314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study revealed hyperspectral imaging as a potential standardized tool for the analysis of cuticle tanning over insect development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lacotte</w:t>
+                <w:t xml:space="preserve">Endosymbiont-containing germarium transcriptional survey in a cereal weevil depicts downregulation of immune effectors at the onset of sexual maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (3), pp.e13962. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1142513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1142513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045314v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic-based selection of reference genes for quantitative real-time PCR in an insect endosymbiotic model</w:t>
               </w:r>
@@ -2172,51 +2172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.1152183. </w:t>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.156. </w:t>
@@ -2924,64 +2924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Interactions Between the Genome and an Endogenous Retrovirus: Tirant in Drosophila simulans Wild-Type Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3320,269 +3320,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable elements: an abundant and natural source of regulatory sequences for host genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">tirant, a newly discovered active endogenous retrovirus in Drosophila simulans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dixie L. Mager</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-genet-110711-155621⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (7), pp.3675-3681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.07146-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652491v1</w:t>
+                <w:t xml:space="preserve">hal-00763499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A snapshot of histone modifications within transposable elements in Drosophila wild type strains.</w:t>
+                <w:t xml:space="preserve">C-GATE - catalogue of genes affected by transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delattre</w:t>
+                <w:t xml:space="preserve">Sharareh Farivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gilson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dixie L. Mager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (9), pp.1-7. </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1759-8753-3-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850321v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic interplay between mouse endogenous retroviruses and host genes</w:t>
               </w:r>
@@ -3607,501 +3603,505 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine Miceli-Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharareh Farivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liane Gagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (10), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2012-13-10-r89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable elements: not as quiet as a mouse</w:t>
+                <w:t xml:space="preserve">A snapshot of histone modifications within transposable elements in Drosophila wild type strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Horard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Begeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2012-13-6-159⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652763v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-GATE - catalogue of genes affected by transposable elements</w:t>
+                <w:t xml:space="preserve">Transposable elements: an abundant and natural source of regulatory sequences for host genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark T. Romanish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie L. Mager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1759-8753-3-9⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.21-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-genet-110711-155621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02645414v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tirant, a newly discovered active endogenous retrovirus in Drosophila simulans.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transposable elements: not as quiet as a mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dixie L. Mager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86 (7), pp.3675-3681. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.07146-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2012-13-6-159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763499v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of the amounts and dynamics of transposable elements in natural populations of Drosophila melanogaster and Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,51 +4459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumping genes and epigenetics: Towards new species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Horard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,103 +4579,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic environment influences the dynamics of the tirant LTR retrotransposon in Drosophila.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Horard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (5), pp.1482-9. </w:t>
@@ -4968,51 +4968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of retrotransposon regulatory regions and its consequences on the Drosophila melanogaster and Homo sapiens host genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5248,277 +5248,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eavesdropping on the intimate dialogue between an insect and its nutritional endosymbiont along key stages of their life together</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+                <w:t xml:space="preserve">S. Janillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bellavicqua</w:t>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SymbNET International Conference on Host-Microbe Symbiosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Olhao - Faro, Portugal</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod Life is plastic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798309v1</w:t>
+                <w:t xml:space="preserve">hal-04805331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eavesdropping on the intimate dialogue between an insect and its nutritional endosymbiont along key stages of their life together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Janillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Galambos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Claudia Bellavicqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod Life is plastic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Roscoff, France</w:t>
+              <w:t xml:space="preserve">SymbNET International Conference on Host-Microbe Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Olhao - Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805331v1</w:t>
+                <w:t xml:space="preserve">hal-04798309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
@@ -5530,51 +5530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5629,103 +5629,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society of Molecular Biology and Evolution (SMBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Puerto Vallarta, Mexico</w:t>
@@ -5823,51 +5823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des peptides antimicrobiens dans la symbiose mutualiste entre le charançon des céréales Sitophilus oryzae et la bactérie endosymbiotique Sodalis pierantonius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galambos N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6043,51 +6043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,90 +6267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the molecular bases of host-endosymbiont interactions at critical developmental stages of a cereal weevil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6888,90 +6888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7013,90 +7013,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7289,77 +7289,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small RNA profiling in Sitophilus oryzae during symbiont dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7455,51 +7455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7692,90 +7692,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small RNA Sod-1 as cross-kingdom communication agent in the cereal pest Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alfonso Arteaga-Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe régional de recherche en microbiologie des interactions (G-RREMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
@@ -8080,77 +8080,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Uxue Mendez Leyva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALPHY - AIEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t>
@@ -8173,402 +8173,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Janillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Fablet</w:t>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Drosophila Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783569v1</w:t>
+                <w:t xml:space="preserve">hal-04771905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of transposable elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">27th European Drosophila Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788765v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+                <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+                <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">International congress of transposable elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771905v1</w:t>
+                <w:t xml:space="preserve">hal-04788765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular endosymbionts impact DNA methylation in Sitophilus oryzae</w:t>
               </w:r>
@@ -8606,51 +8606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SymbNET International Conference on Host-Microbe Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Olhão, Portugal</w:t>
@@ -8804,103 +8804,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNET (24th congrès national des éléments transposables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Perpignan, France</w:t>
@@ -9048,635 +9048,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced microscopy tools unravel bacterial “pipelines”that enhance carbohydrates uptake by endosymbionts in cereal weevil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783698v1</w:t>
+                <w:t xml:space="preserve">hal-04771969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of DNA methylation in an insect bacteria symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026289v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small RNAs as cross-kingdom communication agents in the cereal pest Sitophilus oryzae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783615v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey of DNA methylation in an insect bacteria symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Rebollo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810657v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced microscopy tools unravel bacterial “pipelines”that enhance carbohydrates uptake by endosymbionts in cereal weevil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justin Maire</w:t>
+                <w:t xml:space="preserve">Small RNAs as cross-kingdom communication agents in the cereal pest Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alfonso Arteaga-Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771969v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbalanced diet coupled with disrupted symbiont metabolism impairs cuticle synthesis in Sitophilus oryzae</w:t>
               </w:r>
@@ -9701,51 +9701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadéla Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9787,90 +9787,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9912,51 +9912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element dynamics in the host-bacteria association of the cereal weevil Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10037,51 +10037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive analysis of human SARS-CoV-2 infection and host-virus interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avantika Lal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10156,178 +10156,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of epigenetic changes in Sitophilus oryzae during symbiont dynamics.</w:t>
+                <w:t xml:space="preserve">Can small RNAs regulate endosymbiont dynamics in the rice weevil Sitophilus oryzae?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epiphase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790895v1</w:t>
+                <w:t xml:space="preserve">hal-04790886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular bacterial symbiosis in a non-conventional insect: the challenges of imaging subcellular functional organization &amp; bacterial-host co-development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10335,51 +10335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Imaging the cell meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
@@ -10402,191 +10402,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can small RNAs regulate endosymbiont dynamics in the rice weevil Sitophilus oryzae?</w:t>
+                <w:t xml:space="preserve">Survey of epigenetic changes in Sitophilus oryzae during symbiont dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Epiphase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790886v1</w:t>
+                <w:t xml:space="preserve">hal-04790895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element dynamics in Sitophilus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10818,51 +10818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11199,51 +11199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics and genotypic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Groza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11333,51 +11333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylated DNA immunoprecipitation analysis of mammalian endogenous retroviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dixie L. Mager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposons and Retrotransposons : Methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1400, Humana Press, 2016, Methods in Molecular Biology, 978-1-4939-3370-9 978-1-4939-3372-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11692,51 +11692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intricate interactions between antiviral immunity and transposable element control in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille A Mayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11849,51 +11849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11941,77 +11941,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Dell’aglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12203,51 +12203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vincent-Monégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12899,51 +12899,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="951671A0"/>
+    <w:nsid w:val="F4204A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13130,51 +13130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ritarebollo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8138-5082" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2025.101464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2424789122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Possignolo Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewerton Costa Lira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idemauro Antonio Rodrigues de Lara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Andrade Moral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19494-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01779-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lesage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cristofari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00334-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13962" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hurtado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clapes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Polyzou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Prater" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sagar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00707-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G Ferrarini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avantika Lal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Gruber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guarracino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02095-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Gagnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardian Ferraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12070783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Wolf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M. Karimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Ewing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kamada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23277" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances E. Lock" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Miceli-Royer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kuah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1405507111" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Romanish" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dixie L. Mager" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110711-155621" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044253" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Farivar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-10-r89" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652763v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-6-159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649119v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla J. Cohen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Babovic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth L. Dai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy P. Robinson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.227637" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bilenky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.01.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8591JDM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lopez Kleine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-149" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418827v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallier Agn&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Benjamin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Sandrine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Mon&#233;gat Carole" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783492v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771951v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418549v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Arteaga-Figueroa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790787v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis C&#244;nsoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baril" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Ana&#239;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merenciano Miriam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janillon Sonia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeux Camille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fablet Marie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026289v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783615v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744858v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771835v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gruber" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790895v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790886v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632875v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Groza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19051-3.00006-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794282v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3372-3_23" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791876v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792690v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent Mon&#233;gat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514119v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Aguiar-Pulido" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dawson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10186" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05320363v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220935v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ritarebollo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8138-5082" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2025.101464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2424789122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Possignolo Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewerton Costa Lira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idemauro Antonio Rodrigues de Lara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Andrade Moral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19494-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01779-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lesage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cristofari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00334-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13962" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hurtado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clapes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Polyzou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Prater" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sagar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00707-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G Ferrarini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avantika Lal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Gruber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guarracino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02095-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Gagnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardian Ferraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12070783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Wolf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M. Karimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Ewing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kamada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23277" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances E. Lock" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Miceli-Royer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kuah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1405507111" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Farivar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dixie L. Mager" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-10-r89" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044253" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Romanish" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110711-155621" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-6-159" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649119v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla J. Cohen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Babovic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth L. Dai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy P. Robinson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.227637" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bilenky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.01.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8591JDM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lopez Kleine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-149" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418827v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallier Agn&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Benjamin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Sandrine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Mon&#233;gat Carole" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783492v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771951v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418549v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Arteaga-Figueroa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790787v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis C&#244;nsoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baril" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Ana&#239;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merenciano Miriam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janillon Sonia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeux Camille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fablet Marie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783615v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744858v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771835v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gruber" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790886v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790895v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632875v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Groza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19051-3.00006-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794282v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3372-3_23" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791876v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792690v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent Mon&#233;gat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514119v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Aguiar-Pulido" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dawson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10186" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05320363v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220935v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>