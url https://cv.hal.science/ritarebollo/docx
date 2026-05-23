--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,12844 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12793 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rita Rebollo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ritarebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8138-5082</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=oEQ53mQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and non-coding RNAs in host–endosymbiont interactions: insights from Wolbachia and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, pp.101464. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2025.101464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between symbiotic partners through protein trafficking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (3), pp.e2424789122. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2424789122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic structure and life history variation of isofemale lineages of Myzus persicae with different levels of parasitization by Diaeretiella rapae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Possignolo Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewerton Costa Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idemauro Antonio Rodrigues de Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Andrade Moral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.35515. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-19494-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-transcriptomics on microdissected cells reveals functional specialisation of symbiont-bearing-cells and contrasted responses to nutritional stress in the cereal weevil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoletta Galambos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.182. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-025-02164-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene and transposable element expression in response to stress in temperate and tropical populations of Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Salces-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Manfré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-025-00372-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of non-invasive dsRNA delivery methods for the development of RNA interference in the Asian tiger mosquito Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 98 (1), pp.581-596. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-024-01779-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of transposable element transcripts using Long-Read RNA-seq in Drosophila germline tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gerenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cumunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (e89), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a viral gene essential for the genome replication of a domesticated endogenous virus in ichneumonid parasitoid wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (4), pp.e1011980. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1011980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International congress on transposable elements (ICTE 2024) in Saint Malo: breaking down transposon waves and their impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-024-00334-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative, genome-wide analysis in Drosophila reveals transposable elements’ influence on gene expression is species-specific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Salces-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Dechaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.evad160. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evad160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChimeraTE: a pipeline to detect chimeric transcripts derived from genes and transposable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Carareto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 51 (18), pp.9764-9784. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of host and endosymbiont gene expression governs endosymbiont growth and elimination in the cereal weevil Sitophilus spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.274. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-023-01714-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weevil Carbohydrate Intake Triggers Endosymbiont Proliferation: A Trade-Off between Host Benefit and Endosymbiont Burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Peignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadéla Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.03333-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study revealed hyperspectral imaging as a potential standardized tool for the analysis of cuticle tanning over insect development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Peignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadéla Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.e13962. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endosymbiont-containing germarium transcriptional survey in a cereal weevil depicts downregulation of immune effectors at the onset of sexual maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1142513. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2023.1142513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic-based selection of reference genes for quantitative real-time PCR in an insect endosymbiotic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1152183. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1152183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.156. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-022-01334-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vargas-Chávez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.241. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-021-01158-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotherapy-induced transposable elements activate MDA5 to enhance haematopoietic regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clapes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Polyzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Prater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Morales-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (7), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41556-021-00707-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide bioinformatic analyses predict key host and viral factors in SARS-CoV-2 pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantika Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas J Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Guarracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02095-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Strain Epigenomic Profiling Reveals a Candidate IAP Master Copy in C3H Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Galvao Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardian Ferraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.783. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12070783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Interactions Between the Genome and an Endogenous Retrovirus: Tirant in Drosophila simulans Wild-Type Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle A. Haudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (3), pp.855-865. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.118.200789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of H3.3 in retroviral silencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gernot Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad M. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam D. Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Kamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 548 (7665), pp.E1-E6. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature23277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct isoform of FABP7 revealed by screening for retroelement-activated genes in diffuse large B-cell lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances E. Lock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Miceli-Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kuah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (34), pp.E3534-E3543. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1405507111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A snapshot of histone modifications within transposable elements in Drosophila wild type strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Horard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Begeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable elements: an abundant and natural source of regulatory sequences for host genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Romanish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixie L. Mager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.21-42. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-genet-110711-155621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic interplay between mouse endogenous retroviruses and host genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Miceli-Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharareh Farivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (10), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2012-13-10-r89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable elements: not as quiet as a mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixie L. Mager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2012-13-6-159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tirant, a newly discovered active endogenous retrovirus in Drosophila simulans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (7), pp.3675-3681. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.07146-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-GATE - catalogue of genes affected by transposable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharareh Farivar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixie L. Mager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1759-8753-3-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of the amounts and dynamics of transposable elements in natural populations of Drosophila melanogaster and Drosophila simulans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, pp.83-86. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placenta-specific expression of the interleukin-2 (IL-2) receptor beta subunit from an endogenous retroviral promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla J. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Babovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth L. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy P. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (41), pp.35543-35552. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M111.227637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrotransposon-induced heterochromatin spreading in the mouse revealed by insertional polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad M. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misha Bilenky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liane Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine Miceli-Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (9), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumping genes and epigenetics: Towards new species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Horard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 454 (1-2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2010.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic environment influences the dynamics of the tirant LTR retrotransposon in Drosophila.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Horard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (5), pp.1482-9. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.08-123513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic environment influences the dynamics of the &amp;lt;i&amp;gt;tirant&amp;lt;/i&amp;gt; LTR retrotransposon in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Horard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losing helena: The extinction of a drosophila line-like element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Lerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Lopez Kleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Biémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of retrotransposon regulatory regions and its consequences on the Drosophila melanogaster and Homo sapiens host genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Biémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 390 (1-2), pp.84-91. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2006.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct host-endosymbiont co-evolutionary trajectories in cereal weevils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Uxue Mendez Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallier Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillet Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hughes Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Monégat Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Ecologie des Interactions durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eavesdropping on the intimate dialogue between an insect and its nutritional endosymbiont along key stages of their life together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikoletta Galambos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bellavicqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SymbNET International Conference on Host-Microbe Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Olhao - Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod Life is plastic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mobil'ET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Society of Molecular Biology and Evolution (SMBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Puerto Vallarta, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable element regulation in the cereal weevil Sitophilus oryzae and its potential association with an endosymbiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at UNESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, São José do Rio Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des peptides antimicrobiens dans la symbiose mutualiste entre le charançon des céréales Sitophilus oryzae et la bactérie endosymbiotique Sodalis pierantonius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galambos N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du réseau "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable element regulation in the cereal weevil Sitophilus oryzae and its potential association with an endosymbiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at ESALQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Piracicaba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable element regulation in the cereal weevil Sitophilus oryzae and its potential association with an endosymbiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNET (23d congrès national des éléments transposables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet as a major driver of endosymbiont dynamic in cereal weevils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Peignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rahioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadéla Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the molecular bases of host-endosymbiont interactions at critical developmental stages of a cereal weevil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A story on cereal weevils and their endosymbiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FR BioEEnViS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assembly of the rice weevil Sitophilus oryzae is dominated by transposable elements and shades light on the evolution of endosymbiosis in a major crop pest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vargas-Chávez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthropod Genomics Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Notre Dame, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable elements and how to study them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Course NGSBIO324: Next Generation Sequencing Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Welcome Sanger institute, Oct 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting cross-kingdom communications : a role for small RNAs in the weevil-bacteria interaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR3E/REACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic control of ichnovirus in the parasitoid wasp Hyposoter didymator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR3E/REACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic control of ichnovirus in the parasitoid wasp Hyposoter didymator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire REacTION 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms of interspecies interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual conference, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glimpse into weevil genome : MITEs, MITEs, everywhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Uppsala Transposon Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for a needle in a haystack: a tale on endogenous retrovirus activity in mice strains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Virtual Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small RNA profiling in Sitophilus oryzae during symbiont dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decryp'thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct host-endosymbiont co-evolutionary patterns in cereal weevils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Uxue Mendez Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallier Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillet Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hughes Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Monégat Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Enjeu Santé globale et Bioingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small RNA Sod-1 as cross-kingdom communication agent in the cereal pest Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfonso Arteaga-Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe régional de recherche en microbiologie des interactions (G-RREMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic insights into the evolutionary transition to mutualism in Sodalis endosymbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Uxue Mendez Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallier Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillet Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hughes Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Monégat Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe régional de recherche en microbiologie des interactions (G-RREMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling host-endosymbiont co-evolutionary patterns in cereal weevils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Uxue Mendez Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallier Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillet Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hughes Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Monégat Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbnet PhD Summer School on Host-Microbe Symbioses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Oeiras, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the genomic basis underlying the diversity of host-endosymbiont interactions in Sitophilus spp. weevils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Uxue Mendez Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY - AIEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Drosophila Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of transposable elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular endosymbionts impact DNA methylation in Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Uxue Mendez Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SymbNET International Conference on Host-Microbe Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Olhão, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphid defense strategies, symbiotic dynamics and the role of transposable elements in parasitoid interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Possignolo Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Luis Cônsoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress of transposable elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNET (24th congrès national des éléments transposables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of TE to the phenotype and plasticity in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larue Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merenciano Miriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janillon Sonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeux Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fablet Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Enjeu Environnement INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of DNA methylation in an insect bacteria symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small RNAs as cross-kingdom communication agents in the cereal pest Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfonso Arteaga-Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced microscopy tools unravel bacterial “pipelines”that enhance carbohydrates uptake by endosymbionts in cereal weevil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Peignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vargas-Chávez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbalanced diet coupled with disrupted symbiont metabolism impairs cuticle synthesis in Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Peignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadéla Benzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of Mutualisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Mayence (Mainz), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the molecular bases of the host-symbiont interactions at critical symbiotic stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rise and Fall of Mutualisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Meinz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable element dynamics in the host-bacteria association of the cereal weevil Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vargas-Chávez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive analysis of human SARS-CoV-2 infection and host-virus interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantika Lal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Guarracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ISMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, International, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of epigenetic changes in Sitophilus oryzae during symbiont dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiphase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular bacterial symbiosis in a non-conventional insect: the challenges of imaging subcellular functional organization &amp; bacterial-host co-development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Imaging the cell meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can small RNAs regulate endosymbiont dynamics in the rice weevil Sitophilus oryzae?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Heddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable element dynamics in Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne Rhône-Alpes Regional Workshop on Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable element dynamics and regulation in a major crop pest: Sitophilus oryzae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Chancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national sur les éléments transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the link between insect symbiosis and transposable elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Chancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana G. Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossroads between transposons and gene regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the essentiality of the primary endosymbiont of the rice weevil Sitophilus oryzae through genome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vargas-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Meeting of the Spanish Society for Evolutionary Biology (SESBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Palma of Mallorca, Balearic Islands, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The draft genome sequence of the rice weevil Sitophilus oryzae as a model to explore the host-symbiont interactions in a nascent stage of endosymbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vargas-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and genotypic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Groza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On Epigenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.119-151, 2024, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19051-3.00006-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylated DNA immunoprecipitation analysis of mammalian endogenous retroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dixie L. Mager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transposons and Retrotransposons : Methods and protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1400, Humana Press, 2016, Methods in Molecular Biology, 978-1-4939-3370-9 978-1-4939-3372-3. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3372-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a viral gene essential for the genome replication of a domesticated endogenous virus in ichneumonid parasitoid wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of transposable element transcripts using Long-Read RNA-seq in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; germline tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gerenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cumunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intricate interactions between antiviral immunity and transposable element control in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille A Mayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Varoqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional survey of ovarian bacteriomes in the cereal weevil,&amp;lt;i&amp;gt;Sitophilus oryzae&amp;lt;/i&amp;gt;, shows down-regulation of immune effectors at the onset of sexual maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of host and endosymbiont gene expression governs endosymbiont growth and elimination in the cereal weevil&amp;lt;i&amp;gt;Sitophilus&amp;lt;/i&amp;gt;spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic-based selection of reference genes for quantitative real-time PCR in an insect endosymbiotic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient compartmentalization in insect bacteriomes protects symbiotic bacteria from host immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Dell’aglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vincent-Monégat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vargas-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Balmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global analysis of human SARS-CoV-2 infection and host-virus interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Aguiar-Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Guarracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE variation in natural populations of Drosophila : copy number, transcription and chromatin state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agricultural sciences. Université Claude Bernard - Lyon I, 2009. English. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009LYO10186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00580831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of research, three labs, two countries: a short insight into navigating between different subjects, model systems and life. Ndlr. It’s all about interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Populations and Evolution [q-bio.PE]. Université Claude Bernard Lyon 1; INSA Lyon, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05320363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celebrating DNA Day with transposable elements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Goubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId299"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12899,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4204A29"/>
+    <w:nsid w:val="1CFE0CA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13130,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ritarebollo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8138-5082" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrarini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2025.101464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2424789122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Possignolo Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewerton Costa Lira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idemauro Antonio Rodrigues de Lara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Andrade Moral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19494-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01779-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lesage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cristofari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00334-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13962" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hurtado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clapes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Polyzou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Prater" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sagar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00707-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G Ferrarini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avantika Lal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Gruber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guarracino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02095-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Gagnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardian Ferraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12070783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Wolf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M. Karimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Ewing" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kamada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23277" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances E. Lock" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Miceli-Royer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kuah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1405507111" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Farivar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dixie L. Mager" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649122v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-10-r89" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044253" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Romanish" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110711-155621" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-6-159" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649119v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla J. Cohen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Babovic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth L. Dai" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy P. Robinson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.227637" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bilenky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.01.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8591JDM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lopez Kleine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-149" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418827v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallier Agn&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Benjamin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Sandrine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Mon&#233;gat Carole" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783492v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771951v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418549v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Arteaga-Figueroa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733153v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790787v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis C&#244;nsoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baril" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Ana&#239;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merenciano Miriam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janillon Sonia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeux Camille" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fablet Marie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026289v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783615v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744858v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771835v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gruber" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790886v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790895v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790819v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632875v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Groza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19051-3.00006-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794282v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3372-3_23" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791876v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792690v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent Mon&#233;gat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514119v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Aguiar-Pulido" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dawson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10186" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05320363v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220935v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ritarebollo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8138-5082" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=oEQ53mQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dell&#8217;aglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ferrarini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rebollo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2025.101464" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2424789122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Possignolo Gomes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewerton Costa Lira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idemauro Antonio Rodrigues de Lara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Andrade Moral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-19494-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Galambos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02164-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299089v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Salces-Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Manfr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00372-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01779-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gerenton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cumunel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011980" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lesage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brasset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cristofari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mazel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00334-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Menezes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad160" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carareto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad671" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01714-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Benzaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03333-22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13962" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142513" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Hurtado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152183" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01334-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clapes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Polyzou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Prater" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sagar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Morales-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-021-00707-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G Ferrarini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avantika Lal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Gruber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guarracino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02095-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galvao Ferrarini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Gagnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardian Ferraj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12070783" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle A. Haudry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200789" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594928v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Wolf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M. Karimi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Ewing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Kamada" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23277" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances E. Lock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Miceli-Royer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kuah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1405507111" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850321v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Begeot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044253" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Romanish" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dixie L. Mager" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-110711-155621" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Farivar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-10-r89" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2012-13-6-159" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Akkouche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Esnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.07146-11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763500v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.04.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649119v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla J. Cohen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Babovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth L. Dai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy P. Robinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.227637" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651240v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Bilenky" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002301" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850384v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2010.01.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8591JDM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850396v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-123513" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fablet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rebollo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Burlet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668006v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lopez Kleine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-149" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.08.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHW1FK9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallier Agn&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Benjamin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Sandrine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Mon&#233;gat Carole" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798309v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bellavicqua" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galambos N." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788742v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783612v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04809408v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771926v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783492v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759164v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771951v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771972v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792785v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744854v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790800v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418900v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418549v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Arteaga-Figueroa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418898v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783569v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771905v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733153v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790787v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luis C&#244;nsoli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Baril" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790775v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Ana&#239;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merenciano Miriam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janillon Sonia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeux Camille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fablet Marie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783698v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026289v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783615v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771969v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ghanem" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744858v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790867v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771835v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gruber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790895v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785062v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790886v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785024v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790834v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chancy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632875v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Groza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19051-3.00006-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794282v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3372-3_23" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791876v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791902v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille A Mayeux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Oliveira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Varoqui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791940v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791892v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792690v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent Mon&#233;gat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792685v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514119v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Aguiar-Pulido" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dawson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580831v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10186" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05320363v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220935v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>