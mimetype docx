--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1861,235 +1861,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChDMA technique based MB-UWB system over the IEEE 802.15.3a proposal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Channel division multiple access: The access solution for UWB networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aawatif Hayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCS 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911329⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Ultra-Wideband (ICUWB 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.309 - 314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105139v1</w:t>
+                <w:t xml:space="preserve">hal-01098812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel division multiple access: The access solution for UWB networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ChDMA technique based MB-UWB system over the IEEE 802.15.3a proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Chihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultra-Wideband (ICUWB 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.309 - 314, </w:t>
+              <w:t xml:space="preserve">ICMCS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2014, Marrakech, Morocco. pp.1159 - 1163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098812v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Division Multiple Access analysis in MBOFDM UWB high data rate system</w:t>
               </w:r>
@@ -3379,51 +3379,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de compatibilité radioélectrique du futur système de communication aéronautique</w:t>
+                <w:t xml:space="preserve">Radioelectric compatiblity of the future aeronautical communication system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najett Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
@@ -3431,107 +3431,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Outtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Radio Aéronautique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.EMCII-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531714v1</w:t>
+                <w:t xml:space="preserve">hal-00445511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioelectric compatiblity of the future aeronautical communication system</w:t>
+                <w:t xml:space="preserve">Etude de compatibilité radioélectrique du futur système de communication aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najett Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
@@ -3539,96 +3552,83 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Outtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.EMCII-4</w:t>
+              <w:t xml:space="preserve">Séminaire Radio Aéronautique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445511v1</w:t>
+                <w:t xml:space="preserve">hal-00531714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilité radioélectrique du futur système de communication aéronautique</w:t>
               </w:r>
@@ -3869,51 +3869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cottatellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aawatif Hayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4508,51 +4508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="365BD8BD"/>
+    <w:nsid w:val="59B98924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4739,51 +4739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rlacerda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2167-1925" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136913954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527771v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da M. Colares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nobrega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Freitas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-025-15615-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Abreu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.C. Nobrega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.C. Do Nascimento" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Do Carmo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Safa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2024.3384231" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCSYSE.2022.131030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00977391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najett Neji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Outtier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.6621838" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2207138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW55543.2023.10160237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2022-spring54318.2022.9860699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc45855.2022.9839182" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448961" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Taurand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2017.8102123" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2017.7897110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chihi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Bouallegue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2015.7314065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911329" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aawatif Hayar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958998" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2014.6906381" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTEL.2012.6400087" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Nyland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105820" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652183v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cottatellucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00281189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gesbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Suarez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda Neto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C.M. Mota" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITS.2006.4433386" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul L de Lacerda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rlacerda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2167-1925" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136913954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527771v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da M. Colares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nobrega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Freitas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-025-15615-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Abreu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.C. Nobrega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.C. Do Nascimento" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Do Carmo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Safa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2024.3384231" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCSYSE.2022.131030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00977391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najett Neji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Outtier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.6621838" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2207138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW55543.2023.10160237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2022-spring54318.2022.9860699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc45855.2022.9839182" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448961" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Taurand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2017.8102123" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2017.7897110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chihi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Bouallegue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2015.7314065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aawatif Hayar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958998" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911329" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2014.6906381" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTEL.2012.6400087" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Nyland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105820" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652183v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cottatellucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00281189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gesbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Suarez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda Neto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C.M. Mota" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITS.2006.4433386" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul L de Lacerda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>