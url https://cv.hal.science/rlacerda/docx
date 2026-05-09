--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -681,51 +681,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosite Coexistence between Future L-DACS2 and Legacy DME Systems</w:t>
+                <w:t xml:space="preserve">Survey on the Future Aeronautical Communication System and Its Development for Continental Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najett Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
@@ -756,106 +756,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Outtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (4), pp.2585-2600. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.182 - 191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2013.6621838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2012.2207138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977391v1</w:t>
+                <w:t xml:space="preserve">hal-00779171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on the Future Aeronautical Communication System and Its Development for Continental Communications</w:t>
+                <w:t xml:space="preserve">Cosite Coexistence between Future L-DACS2 and Legacy DME Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najett Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
@@ -886,82 +886,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Outtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 62 (1), pp.182 - 191. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (4), pp.2585-2600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2012.2207138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2013.6621838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779171v1</w:t>
+                <w:t xml:space="preserve">hal-00977391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Compatibility from a Time-Frequency Perspective</w:t>
               </w:r>
@@ -1861,235 +1861,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel division multiple access: The access solution for UWB networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ChDMA technique based MB-UWB system over the IEEE 802.15.3a proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Chihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultra-Wideband (ICUWB 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958998⟩</w:t>
+              <w:t xml:space="preserve">ICMCS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2014, Marrakech, Morocco. pp.1159 - 1163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098812v1</w:t>
+                <w:t xml:space="preserve">hal-01105139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChDMA technique based MB-UWB system over the IEEE 802.15.3a proposal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Channel division multiple access: The access solution for UWB networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aawatif Hayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMCS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2014, Marrakech, Morocco. pp.1159 - 1163, </w:t>
+              <w:t xml:space="preserve">International Conference on Ultra-Wideband (ICUWB 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.309 - 314, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105139v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Division Multiple Access analysis in MBOFDM UWB high data rate system</w:t>
               </w:r>
@@ -3379,51 +3379,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioelectric compatiblity of the future aeronautical communication system</w:t>
+                <w:t xml:space="preserve">Etude de compatibilité radioélectrique du futur système de communication aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najett Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
@@ -3431,120 +3431,107 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Outtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.EMCII-4</w:t>
+              <w:t xml:space="preserve">Séminaire Radio Aéronautique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445511v1</w:t>
+                <w:t xml:space="preserve">hal-00531714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de compatibilité radioélectrique du futur système de communication aéronautique</w:t>
+                <w:t xml:space="preserve">Radioelectric compatiblity of the future aeronautical communication system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najett Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
@@ -3552,83 +3539,96 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Outtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Radio Aéronautique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.EMCII-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531714v1</w:t>
+                <w:t xml:space="preserve">hal-00445511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilité radioélectrique du futur système de communication aéronautique</w:t>
               </w:r>
@@ -3869,51 +3869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cottatellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aawatif Hayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3945,256 +3945,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMOS Platform: Real-Time Capacity Estimation of MIMO Channels in the UMTS-TDD Band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-system resource allocation based on random matrix theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul de Lacerda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Wireless Communication Systems 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Trondheim, Norway. pp.Annals</w:t>
+              <w:t xml:space="preserve">International Conference on Performance Evaluation Methodologies and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Nantes, France. pp.Annals</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281189v1</w:t>
+                <w:t xml:space="preserve">hal-00280601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-system resource allocation based on random matrix theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMOS Platform: Real-Time Capacity Estimation of MIMO Channels in the UMTS-TDD Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul de Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+                <w:t xml:space="preserve">Raymond Knopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Suarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raul de Lacerda</w:t>
+                <w:t xml:space="preserve">David Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Performance Evaluation Methodologies and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Nantes, France. pp.Annals</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Wireless Communication Systems 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Trondheim, Norway. pp.Annals</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280601v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of supervised PARAFAC receivers for CDMA systems</w:t>
               </w:r>
@@ -4508,51 +4508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59B98924"/>
+    <w:nsid w:val="A810AF64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4739,51 +4739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rlacerda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2167-1925" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136913954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527771v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da M. Colares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nobrega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Freitas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-025-15615-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Abreu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.C. Nobrega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.C. Do Nascimento" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Do Carmo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Safa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2024.3384231" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCSYSE.2022.131030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00977391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najett Neji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Outtier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.6621838" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2207138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW55543.2023.10160237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2022-spring54318.2022.9860699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc45855.2022.9839182" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448961" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Taurand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2017.8102123" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2017.7897110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chihi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Bouallegue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2015.7314065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aawatif Hayar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958998" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911329" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2014.6906381" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTEL.2012.6400087" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Nyland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105820" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652183v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445511v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cottatellucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00281189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gesbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Suarez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda Neto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C.M. Mota" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITS.2006.4433386" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul L de Lacerda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rlacerda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2167-1925" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136913954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527771v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abreu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da M. Colares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nobrega" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Freitas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-025-15615-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545209v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Abreu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.C. Nobrega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.C. Do Nascimento" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Do Carmo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.07.315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Safa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Combes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2024.3384231" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386459v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCSYSE.2022.131030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najett Neji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Outtier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2207138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00977391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.6621838" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779152v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITW55543.2023.10160237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2022-spring54318.2022.9860699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc45855.2022.9839182" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2021-Spring51267.2021.9448961" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Taurand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2017.8102123" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2017.7897110" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Chihi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Bouallegue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2015.7314065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911329" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aawatif Hayar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958998" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01105136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2014.6906381" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTEL.2012.6400087" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Nyland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105820" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652183v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00328162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cottatellucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280601v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Suarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00281189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gesbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda Neto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Favier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C.M. Mota" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITS.2006.4433386" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul L de Lacerda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>