--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -66,1127 +66,1127 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Average preserving variation processes in view of optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (02)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a Class of Average Preserving Semi-Martingale Laws Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Stochastic Analysis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31390/josa.1.1.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An intrinsic calculus of variations for functionals of laws of semi-martingales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bela Cruzeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (10), pp.3585-3618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2018.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Causal transport plans and their Monge–Kantorovich problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (3), pp.452-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07362994.2017.1422747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symmetries and Martingales in a Stochastic Model for the Navier-Stokes Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bela Cruzeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162, pp.185-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32144-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A weak approach to the stochastic deformation of classical mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Zambrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geometric Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.221-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/jgm.2016005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Stochastic Least Action Principle for the Navier-Stokes Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bela Cruzeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 100, pp.163-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11292-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local Invertibility of Adapted Shifts on Wiener Space and Related Topics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Üstünel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Springer Proceedings in Mathematics &amp; Statistics, 34, pp.25-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-5906-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invertibility of adapted perturbations of the identity on abstract Wiener space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 262 (6), pp.2734-2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2011.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local invertibility of adapted shifts on Wiener space, under finite energy condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (6), pp.987-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17442508.2012.720257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some applications of the Tsirelson spectral measures to noise filtering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mass transport approach to the optimization of adapted couplings of real valued random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraction criteria for Brownian filtrations samplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683296v1</w:t>
-              </w:r>
-[...878 lines deleted...]
-                <w:t xml:space="preserve">hal-04683269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1444,51 +1444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lassalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683295v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111582v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.1.1.02" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bela Cruzeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.10.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2017.1422747" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32144-8_9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zambrini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2016005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11292-3_6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. &#220;st&#252;nel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5906-4_3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9070NR1V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2011.12.025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683269v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2012.720257" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01136574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lassalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683237v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.1.1.02" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bela Cruzeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.10.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2017.1422747" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32144-8_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zambrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jgm.2016005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11292-3_6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. &#220;st&#252;nel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5906-4_3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9070NR1V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2011.12.025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2012.720257" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01136574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENST0030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>