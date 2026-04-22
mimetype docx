--- v0 (2026-03-19)
+++ v1 (2026-04-22)
@@ -1,10146 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10095 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Le Bidan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Raphaël LE BIDAN, Maître de conférences / HDR, IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rlebidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0355-0679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076433641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (HDR) à IMT Atlantique, Brest, France (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">web page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:355pt; height:402pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId11" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliations</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Atlantique (anciennement Telecom Bretagne), Département Mathematical & Electrical Engineering (MEE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-STICC Laboratory, UMR CNRS 6285 / équipe CODES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centres d'intérêts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codage de canal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage profond et IA générative</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de récepteurs numériques (synchronisation, égalisation, etc)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications cohérentes sur fibre optique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications lasers espace terre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement et débruitage de la parole</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimization of resources for short frame synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-020-00787-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-Ground Coherent Optical Links: Ground Receiver Performance With Adaptive Optics and Digital Phase-Locked Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (20), pp.5716-5727. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2020.3003561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between Frame Synchronization and Channel Decoding for Short Packets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (6), pp.979-982. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2019.2913363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric Joint Detection and Estimation for Speech Enhancement based on Minimum Mean Square Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimation of Non-Stationary Noise Power Spectrum for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.670 - 682. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2401426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band OFDM transmission and receiver limitations at 100 Gbps with sub-band optical switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poudoullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael van Der Keur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.2202-2219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band OFDM transmission at 100 Gbps with sub-band optical switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (12), pp.2202-2219. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2322517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization multi-band OFDM versus single-carrier DP-QPSK for 100 Gb/s long-haul WDM transmission over legacy infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (14), pp.16982 - 16991. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient frequency-domain implementation of block-LMS/CMA fractionally spaced equalization for coherent optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (22), pp.1697 - 1699. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2166257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near maximum likelihood soft-decision decoding of a particular class of rate-1/2 systematic linear block codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.259 -260. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2010.7857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of 40/100 Gbps and higher-rate deployments over long-haul transport networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Loussouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Betoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative decoding of product codes over binary erasure channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Changuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (7), pp.503-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum distance and convergence analysis of hamming-accumulate-acccumulate codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (12), pp.3518-3523. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2009.12.080579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reed-Solomon turbo product codes for optical communications: from code optimization to decoder design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.1 -- 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity high-rate Reed-Solomon block turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (9), pp.1656 - 1660. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2007.904365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity MMSE turbo equalization : a possible solution for EDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (3), pp.965 - 974. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2005.847095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time turbo-equalization on the TMS320C5509 - improving the reliability of broadband wireless links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalDSP Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing More With Less: Towards More Data-Efficient Syndrome-Based Neural Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCN 2025: IEEE International Conference on Machine Learning for Communication and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Barcelona (ES), Spain. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLCN64995.2025.11140226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of a CCSDS O3K synchronization front-end, tailor made for a non-coherent 10 Gbps GEO optical downlink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Space Optical Systems and Applications (ICSOS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of sparse connections in neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Artificial Intelligence (ICOAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCSIT, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Variable Node Selection for Improved Multi-Round Belief Propagation Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLA, Aug 2025, Los Angeles, CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory assessment of SDA and CCSDS non-coherent downlink performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Daniel Haret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESA International Workshop on Tracking, Telemetry and Command Systems for Space Applications (TTC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Oct 2025, Darmstadt (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust MISO coherent optical GEO satellite feeder link with relaxed implementation constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Minyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Space Optical Systems and Applications (ICSOS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'augmentation de données au décodage neuronal souple par syndrome des codes correcteurs d'erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Sliding Window Decoding of Spatially-Coupled LDPC Codes Constructed From Short 5G NR LDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Hadi Konfé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteur Poda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINCOM 2024: 11th International Conference on Wireless Networks and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leeds, England, Jul 2024, Leeds (UK), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM62286.2024.10657015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Diversity in Discriminative Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2024: IEEE 12th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC61350.2024.10577798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame format and DSP receiver design for a 56-GBaud GEO DP-QPSK coherent optical feeder link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sommer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Space Optical Systems and Applications (ICSOS) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Vancouver (BC), Canada. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16250-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 5G Forward Error Correction Codes for URLLC by Spatial Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Hadi Konfé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteur Poda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2022: 11th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, El Jadida, Morocco. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC54825.2022.9800214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Techniques of Spatially Coupled Low-Density Parity-Check Codes: A Review and Tutorial on 5G New Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Hadi Konfé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteur Poda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Yaounde, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of linear digital equalization in 50Gbit/s HS-PONs to compensate the combined effect of chirp and chromatic dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Andre Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of minimum mean square error optimal equalizers for 50Gbit/s high speed passive optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Andre Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APC 2021 : OSA Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SPPCOM.2021.SpF1E.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de Trame pour les Transmissions de Paquets Courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 XXVIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence Level for Finite Blocklength Ultra Reliable Communication over Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2019 : IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics assisted space-ground coherent optical links: ground receiver performance with digital phase locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optical Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSOS45490.2019.8978983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics assisted space-ground coherent optical links: impact of turbulence on carrier recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communications and Observations through Atmospheric Turbulence (COAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superimposed Frame Synchronization Optimization for Finite Blocklength Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNCW 2019 : IEEE Wireless Communications and Networking Conference Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNCW.2019.8902552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du canal sur les transmissions satellites-sol corrigées par optique adaptative en détection cohérente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Industrie de l'Optique Adaptative (JRIOA), Congrès SFO Optique 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du canal sur les transmissions satellites - sol par optique adaptative en détection cohérente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRIOA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.Session O7-A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short packet communications: a physical layer comparison for block-fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 : 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer performance assessment of free-space optical communications links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Space Optical Systems and Applications (ICSOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Naha, Japan. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSOS.2017.8357399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Detection and Estimation Based on Mean-Square Error Log-Spectral Amplitude for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Equalization and Decoding Scheme Using Modified Spinal Codes for Underwater Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupeng Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Bin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Noise Control with digital PDM MEMS mics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Consumer Electronics (ISCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCE.2015.7177788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent 100/200 Gbps QPSK/16QAM-OFDM Transmission over 1000 km of G.652 or G.655 Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2015 : 17th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Budapest, Hongrie. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Gbps multi-band OFDM transmission over 1000 km of G.52 fibre and a cascade of five sub-wavelength OADMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poudoullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple and High-Performance Method for Combining Soft-Decision FEC with Differential Encoding in100 Gbps Dual-Polarization QPSK System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2014 : Optical Fiber Communication Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Francisco, California, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2014.M3A.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse des modulations QPSK-OFDM à 100 Gbps et 16QAM-OFDM à 200 Gbps aux imperfections d'implémentation pratique et de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2014 : 34èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of coherent 100 Gbps QPSK and 200 Gbps 16QAM-OFDM to practical implementation impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPPcom 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'un décodeur à entrées pondérées du code à résidus quadratiques étendu (48,24,12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24 ème colloque 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Band OFDM versus Single-Carrier DP-QPSK for 100 Gbps Long-Haul WDM Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPPCom 2012 : Signal Processing in Photonic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, Co, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Throughput analysis of hybrid single-packet and multiple-packet truncated type-II HARQ strategies with unreliable feedback channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.86 - 91, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2012.6214495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency offset estimation on Polarization-Multiplexed coherent OFDM system stressed by chromatic dispersion and PMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Gb/s coherent optical polarized multiplexed multi-band OFDM (MB-OFDM) transmission for long-haul application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity soft-decision decoding architecture for the binary extended Golay code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2012: IEEE International Conference on Electronics, Circuits, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Sevilla, Espagne. pp.705 - 708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-reconfiguring Constant Modulus Algorithm for Proper Polarization Demultiplexing in Coherent Optical Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2012: Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Gb/s coherent optical polarization multiplexed Multi-band- OFDM (MB-OFDM) transmission for long-haul applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2012 : International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Offset Estimation in a Polarization-Multiplexed Coherent OFDM system stressed by chromatic dispersion and PMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2012: Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, Ca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization multi-band OFDM versus single-carrier DP-QPSK for 100Gbps long-haul WDM transmission over legacy infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of hybrid single packet and multiple-packets incremental redundancy in the presence of channel state information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive MMSE turbo equalization with high-order modulations and spatial diversity applied to underwater acoustic communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccourcissement des turbocodes produits Reed-Solomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Changuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2011 : 6th International Conference on the Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sousse (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First and second-order PMD impact over 100Gbps polarization-multiplexed multi-band coherent OFDM system under realistic field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2011: IEEE Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Arlington, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-bandes pour la transmission 100 Gbps de signaux OFDM multiplexés en polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2011 : journées nationales d'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive single-carrier frequency-domain equalization for 100G coherent optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPPCom: Signal Processing in Photonics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des schémas HARQ classiques et évolués (schémas multi-paquets) en présence d'une voie de retour imparfaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a soft-decision decoder for Cortex codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Perez Chamorro Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2010 IEEE international conference on electronics, circuits, and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.663 - 666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-packet versus single-packet incremental redundancy strategies for type-II hybrid ARQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2010 : 6th International Symposium on turbo codes and iterative information processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2010.5613846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate compatible serially concatenated codes with outer extended BCH codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '07 : IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington Dc, United States. pp.1476 - 1481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results on the binary minimum distance of Reed-Solomon codes and block turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International conference on communications (ICC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Glasgow, United Kingdom. pp.990 - 994, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative decoding of block turbo codes over the binary erasure channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Changuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSPC'07 : IEEE international conference on signal processing and communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic two-level coded modulation using Reed-Solomon product codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Changuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICS'07 : 6th International Conference on Information, Communications and Signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient architecture for Reed Solomon block turbo code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits And Systems (ISCAS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Kos, Greece. pp.3682 - 3685, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2006.1693426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of turbo codes and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT'05 : 2nd European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction aux turbo codes et au principe turbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE 2005 : Journée d'études SEE "Nouvelles formes d'onde en imagerie, localisation et communications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des turbo-égaliseurs MAP et MMSE pour récepteur à antennes multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Image/Video Communications ISIVC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time MMSE Turbo-equalization on the TMS302C5509 fixed-point DSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing ICASSP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.V-325 - V-328, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo codes et principe turbo - Des origines aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les communications radio : journées d'études de la SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Point Implementation of an Efficient Low-Complexity Turbo-Equalization Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Turbo-Codes and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Brest, France. pp.415-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Input turbo equalization over time-varying frequency selective channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2002 : 11th European Signal Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la convergence en turbo-détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque GRETSI sur le Traitement du Signal et des Images, Toulouse, France, 10-13 Septembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la convergence en turbo-détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2001: 18eme colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes and Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.400, 2010, IRIS international series, 9782817800387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Non-Stationary Noise Based on Robust Statistics in Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2014-03-SC, Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCA project : channel coding : state of the art and perspectives (technical and strategic aspects)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Pôle de Recherche Avancée en Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Electronique (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2007, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles structures d'égalisation linéaire à entrée et sortie pondérée. Application à la turbo égalisation pour les transmissions en mode paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La turbo détection : principes et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo-Equalization for bandwith-efficient digital communications over frequency-selective channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. INSA de Rennes, 2003. English. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00110853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10201,51 +107,199 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08B91C12"/>
+    <w:nsid w:val="CD05D193"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="EFA9D08F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10350,50 +404,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -10432,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rlebidan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0355-0679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076433641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899629v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Paillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Artaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vedrenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3003561" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02914757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex The Phuong Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00787-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132628v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2913363" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khanh Mai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.05.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2401426" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pincemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poudoullec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael van Der Keur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Zia-Chahabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillossou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2322517" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194566v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giacoumidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gosset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016982" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.7857" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2166257" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loussouarn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Poignant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Betoule" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2011.07.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2493VCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Changuel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2009.12.080579" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.904365" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2005.847095" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05416702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Bian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quentel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04943855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140226" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05416682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Minyari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04661497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Hadi Konf&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasteur Poda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM62286.2024.10657015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04661488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Oubaha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyao Ji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577798" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04384744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meric" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sommer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16250-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800214" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Andre Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Genay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2021.SpF1E.2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02926388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166544v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904353" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02337519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978983" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902552" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412383v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870522v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464914" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Velluet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS.2017.8357399" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCE.2015.7177788" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193616" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185869v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.M3A.7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Gall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Aoun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214495" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632767v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673282v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725178v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196929v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617881v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Perez Chamorro Jorge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613846" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.168" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876234v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876236v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Piriou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2006.1693426" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876244v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617639" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872923v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872924v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327113" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887885v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917695v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876231v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110906v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138357v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292179v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870548v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870550v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110853v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rlebidan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0355-0679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076433641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr/fr/personne/raphael-le-bidan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-atlantique.fr/en/about/departments/mathematical-electrical-engineering" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labsticc.fr/fr/equipes/codes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02914757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex The Phuong Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00787-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Paillier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Artaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vedrenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3003561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2913363" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khanh Mai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.05.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2401426" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pincemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Song" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poudoullec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael van Der Keur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Zia-Chahabi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillossou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2322517" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giacoumidis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gosset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016982" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2166257" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.7857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loussouarn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Poignant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Betoule" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2011.07.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2493VCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Changuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2009.12.080579" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.904365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2005.847095" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04943855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140226" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05416702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Bian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quentel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Oubaha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05567040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beignet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Daniel Haret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05416682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Minyari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04661497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Hadi Konf&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasteur Poda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM62286.2024.10657015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04661488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyao Ji" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577798" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04384744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sommer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16250-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800214" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Andre Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Genay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2021.SpF1E.2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166547v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904353" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02337519v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978983" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02926388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076366v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902552" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464914" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Velluet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS.2017.8357399" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCE.2015.7177788" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193616" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.M3A.7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188835v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Gall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196971v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Aoun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214495" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288326v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725000v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724999v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673282v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05576485v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196929v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617881v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Perez Chamorro Jorge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613846" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876233v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.168" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876236v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876239v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Piriou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2006.1693426" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876240v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617639" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876244v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872923v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327113" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887885v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leroux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110906v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292179v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870550v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110853v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>