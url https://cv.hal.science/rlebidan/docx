--- v1 (2026-04-22)
+++ v2 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Le Bidan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Raphaël LE BIDAN, Maître de conférences / HDR, IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rlebidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0355-0679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076433641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (HDR) à IMT Atlantique, Brest, France (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">web page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:355pt; height:402pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId11" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliations</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Atlantique (anciennement Telecom Bretagne), Département Mathematical & Electrical Engineering (MEE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-STICC Laboratory, UMR CNRS 6285 / équipe CODES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centres d'intérêts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codage de canal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage profond et IA générative</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de récepteurs numériques (synchronisation, égalisation, etc)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications cohérentes sur fibre optique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications lasers espace terre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traitement et débruitage de la parole</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimization of resources for short frame synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-020-00787-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-Ground Coherent Optical Links: Ground Receiver Performance With Adaptive Optics and Digital Phase-Locked Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (20), pp.5716-5727. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2020.3003561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between Frame Synchronization and Channel Decoding for Short Packets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (6), pp.979-982. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2019.2913363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric Joint Detection and Estimation for Speech Enhancement based on Minimum Mean Square Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimation of Non-Stationary Noise Power Spectrum for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.670 - 682. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2401426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band OFDM transmission and receiver limitations at 100 Gbps with sub-band optical switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poudoullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael van Der Keur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.2202-2219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band OFDM transmission at 100 Gbps with sub-band optical switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (12), pp.2202-2219. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2322517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization multi-band OFDM versus single-carrier DP-QPSK for 100 Gb/s long-haul WDM transmission over legacy infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (14), pp.16982 - 16991. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient frequency-domain implementation of block-LMS/CMA fractionally spaced equalization for coherent optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (22), pp.1697 - 1699. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2166257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near maximum likelihood soft-decision decoding of a particular class of rate-1/2 systematic linear block codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.259 -260. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2010.7857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of 40/100 Gbps and higher-rate deployments over long-haul transport networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Loussouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Betoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative decoding of product codes over binary erasure channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Changuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (7), pp.503-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum distance and convergence analysis of hamming-accumulate-acccumulate codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (12), pp.3518-3523. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2009.12.080579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reed-Solomon turbo product codes for optical communications: from code optimization to decoder design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.1 -- 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity high-rate Reed-Solomon block turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (9), pp.1656 - 1660. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2007.904365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity MMSE turbo equalization : a possible solution for EDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (3), pp.965 - 974. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2005.847095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time turbo-equalization on the TMS320C5509 - improving the reliability of broadband wireless links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalDSP Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing More With Less: Towards More Data-Efficient Syndrome-Based Neural Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCN 2025: IEEE International Conference on Machine Learning for Communication and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Barcelona (ES), Spain. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLCN64995.2025.11140226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of a CCSDS O3K synchronization front-end, tailor made for a non-coherent 10 Gbps GEO optical downlink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Space Optical Systems and Applications (ICSOS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of sparse connections in neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Artificial Intelligence (ICOAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCSIT, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Variable Node Selection for Improved Multi-Round Belief Propagation Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLA, Aug 2025, Los Angeles, CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory assessment of SDA and CCSDS non-coherent downlink performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Daniel Haret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESA International Workshop on Tracking, Telemetry and Command Systems for Space Applications (TTC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Oct 2025, Darmstadt (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust MISO coherent optical GEO satellite feeder link with relaxed implementation constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Minyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Space Optical Systems and Applications (ICSOS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'augmentation de données au décodage neuronal souple par syndrome des codes correcteurs d'erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Sliding Window Decoding of Spatially-Coupled LDPC Codes Constructed From Short 5G NR LDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Hadi Konfé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteur Poda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINCOM 2024: 11th International Conference on Wireless Networks and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leeds, England, Jul 2024, Leeds (UK), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM62286.2024.10657015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Diversity in Discriminative Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2024: IEEE 12th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC61350.2024.10577798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame format and DSP receiver design for a 56-GBaud GEO DP-QPSK coherent optical feeder link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sommer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Space Optical Systems and Applications (ICSOS) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Vancouver (BC), Canada. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16250-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 5G Forward Error Correction Codes for URLLC by Spatial Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Hadi Konfé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteur Poda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2022: 11th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, El Jadida, Morocco. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC54825.2022.9800214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Techniques of Spatially Coupled Low-Density Parity-Check Codes: A Review and Tutorial on 5G New Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Hadi Konfé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteur Poda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Yaounde, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of linear digital equalization in 50Gbit/s HS-PONs to compensate the combined effect of chirp and chromatic dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Andre Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of minimum mean square error optimal equalizers for 50Gbit/s high speed passive optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Andre Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APC 2021 : OSA Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SPPCOM.2021.SpF1E.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de Trame pour les Transmissions de Paquets Courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 XXVIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence Level for Finite Blocklength Ultra Reliable Communication over Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2019 : IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics assisted space-ground coherent optical links: ground receiver performance with digital phase locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optical Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSOS45490.2019.8978983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics assisted space-ground coherent optical links: impact of turbulence on carrier recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communications and Observations through Atmospheric Turbulence (COAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superimposed Frame Synchronization Optimization for Finite Blocklength Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNCW 2019 : IEEE Wireless Communications and Networking Conference Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNCW.2019.8902552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du canal sur les transmissions satellites-sol corrigées par optique adaptative en détection cohérente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Industrie de l'Optique Adaptative (JRIOA), Congrès SFO Optique 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du canal sur les transmissions satellites - sol par optique adaptative en détection cohérente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRIOA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.Session O7-A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short packet communications: a physical layer comparison for block-fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 : 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer performance assessment of free-space optical communications links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Space Optical Systems and Applications (ICSOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Naha, Japan. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSOS.2017.8357399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Detection and Estimation Based on Mean-Square Error Log-Spectral Amplitude for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Equalization and Decoding Scheme Using Modified Spinal Codes for Underwater Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupeng Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Bin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Noise Control with digital PDM MEMS mics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Consumer Electronics (ISCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCE.2015.7177788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent 100/200 Gbps QPSK/16QAM-OFDM Transmission over 1000 km of G.652 or G.655 Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2015 : 17th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Budapest, Hongrie. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Gbps multi-band OFDM transmission over 1000 km of G.52 fibre and a cascade of five sub-wavelength OADMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poudoullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple and High-Performance Method for Combining Soft-Decision FEC with Differential Encoding in100 Gbps Dual-Polarization QPSK System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2014 : Optical Fiber Communication Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Francisco, California, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2014.M3A.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse des modulations QPSK-OFDM à 100 Gbps et 16QAM-OFDM à 200 Gbps aux imperfections d'implémentation pratique et de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2014 : 34èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of coherent 100 Gbps QPSK and 200 Gbps 16QAM-OFDM to practical implementation impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPPcom 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'un décodeur à entrées pondérées du code à résidus quadratiques étendu (48,24,12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24 ème colloque 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Band OFDM versus Single-Carrier DP-QPSK for 100 Gbps Long-Haul WDM Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPPCom 2012 : Signal Processing in Photonic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, Co, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Throughput analysis of hybrid single-packet and multiple-packet truncated type-II HARQ strategies with unreliable feedback channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.86 - 91, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2012.6214495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency offset estimation on Polarization-Multiplexed coherent OFDM system stressed by chromatic dispersion and PMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Gb/s coherent optical polarized multiplexed multi-band OFDM (MB-OFDM) transmission for long-haul application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity soft-decision decoding architecture for the binary extended Golay code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2012: IEEE International Conference on Electronics, Circuits, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Sevilla, Espagne. pp.705 - 708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-reconfiguring Constant Modulus Algorithm for Proper Polarization Demultiplexing in Coherent Optical Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2012: Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Gb/s coherent optical polarization multiplexed Multi-band- OFDM (MB-OFDM) transmission for long-haul applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2012 : International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Offset Estimation in a Polarization-Multiplexed Coherent OFDM system stressed by chromatic dispersion and PMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2012: Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, Ca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization multi-band OFDM versus single-carrier DP-QPSK for 100Gbps long-haul WDM transmission over legacy infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of hybrid single packet and multiple-packets incremental redundancy in the presence of channel state information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive MMSE turbo equalization with high-order modulations and spatial diversity applied to underwater acoustic communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccourcissement des turbocodes produits Reed-Solomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Changuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2011 : 6th International Conference on the Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sousse (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First and second-order PMD impact over 100Gbps polarization-multiplexed multi-band coherent OFDM system under realistic field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2011: IEEE Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Arlington, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-bandes pour la transmission 100 Gbps de signaux OFDM multiplexés en polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2011 : journées nationales d'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive single-carrier frequency-domain equalization for 100G coherent optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPPCom: Signal Processing in Photonics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des schémas HARQ classiques et évolués (schémas multi-paquets) en présence d'une voie de retour imparfaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a soft-decision decoder for Cortex codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Perez Chamorro Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2010 IEEE international conference on electronics, circuits, and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.663 - 666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-packet versus single-packet incremental redundancy strategies for type-II hybrid ARQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2010 : 6th International Symposium on turbo codes and iterative information processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2010.5613846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate compatible serially concatenated codes with outer extended BCH codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '07 : IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington Dc, United States. pp.1476 - 1481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results on the binary minimum distance of Reed-Solomon codes and block turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International conference on communications (ICC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Glasgow, United Kingdom. pp.990 - 994, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative decoding of block turbo codes over the binary erasure channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Changuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSPC'07 : IEEE international conference on signal processing and communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic two-level coded modulation using Reed-Solomon product codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Changuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICS'07 : 6th International Conference on Information, Communications and Signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient architecture for Reed Solomon block turbo code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits And Systems (ISCAS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Kos, Greece. pp.3682 - 3685, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2006.1693426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of turbo codes and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT'05 : 2nd European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction aux turbo codes et au principe turbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE 2005 : Journée d'études SEE "Nouvelles formes d'onde en imagerie, localisation et communications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des turbo-égaliseurs MAP et MMSE pour récepteur à antennes multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Image/Video Communications ISIVC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time MMSE Turbo-equalization on the TMS302C5509 fixed-point DSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing ICASSP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.V-325 - V-328, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo codes et principe turbo - Des origines aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les communications radio : journées d'études de la SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Point Implementation of an Efficient Low-Complexity Turbo-Equalization Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Turbo-Codes and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Brest, France. pp.415-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Input turbo equalization over time-varying frequency selective channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2002 : 11th European Signal Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la convergence en turbo-détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque GRETSI sur le Traitement du Signal et des Images, Toulouse, France, 10-13 Septembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la convergence en turbo-détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2001: 18eme colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes and Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.400, 2010, IRIS international series, 9782817800387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Non-Stationary Noise Based on Robust Statistics in Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2014-03-SC, Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCA project : channel coding : state of the art and perspectives (technical and strategic aspects)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Pôle de Recherche Avancée en Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Electronique (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2007, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles structures d'égalisation linéaire à entrée et sortie pondérée. Application à la turbo égalisation pour les transmissions en mode paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La turbo détection : principes et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo-Equalization for bandwith-efficient digital communications over frequency-selective channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. INSA de Rennes, 2003. English. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00110853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raphaël Le Bidan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Raphaël LE BIDAN, Maître de conférences / HDR, IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rlebidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0355-0679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076433641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=A5jaROEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences (HDR) à IMT Atlantique, Brest, France (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">homepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:355pt; height:402pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId12" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliations</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMT Atlantique (anciennement Telecom Bretagne), Département Mathematical & Electrical Engineering (MEE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-STICC Laboratory, UMR CNRS 6285 / équipe CODES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centres d'intérêts</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codage de canal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage profond et IA générative</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de récepteurs numériques (synchronisation, égalisation, etc)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications cohérentes sur fibre optique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications optiques espace terre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-Ground Coherent Optical Links: Ground Receiver Performance With Adaptive Optics and Digital Phase-Locked Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (20), pp.5716-5727. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2020.3003561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the optimization of resources for short frame synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-020-00787-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-off between Frame Synchronization and Channel Decoding for Short Packets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (6), pp.979-982. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2019.2913363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric Joint Detection and Estimation for Speech Enhancement based on Minimum Mean Square Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Estimation of Non-Stationary Noise Power Spectrum for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.670 - 682. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2015.2401426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band OFDM transmission and receiver limitations at 100 Gbps with sub-band optical switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poudoullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael van Der Keur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.2202-2219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band OFDM transmission at 100 Gbps with sub-band optical switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (12), pp.2202-2219. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2322517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization multi-band OFDM versus single-carrier DP-QPSK for 100 Gb/s long-haul WDM transmission over legacy infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (14), pp.16982 - 16991. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near maximum likelihood soft-decision decoding of a particular class of rate-1/2 systematic linear block codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (4), pp.259 -260. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2010.7857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient frequency-domain implementation of block-LMS/CMA fractionally spaced equalization for coherent optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (22), pp.1697 - 1699. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2166257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of 40/100 Gbps and higher-rate deployments over long-haul transport networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Loussouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Betoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yofte.2011.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative decoding of product codes over binary erasure channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Changuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (7), pp.503-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum distance and convergence analysis of hamming-accumulate-acccumulate codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (12), pp.3518-3523. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2009.12.080579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reed-Solomon turbo product codes for optical communications: from code optimization to decoder design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, pp.1 -- 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity high-rate Reed-Solomon block turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goalic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (9), pp.1656 - 1660. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2007.904365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity MMSE turbo equalization : a possible solution for EDGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (3), pp.965 - 974. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2005.847095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time turbo-equalization on the TMS320C5509 - improving the reliability of broadband wireless links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalDSP Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of a CCSDS O3K synchronization front-end, tailor made for a non-coherent 10 Gbps GEO optical downlink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Frédéric Chouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Space Optical Systems and Applications (ICSOS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing More With Less: Towards More Data-Efficient Syndrome-Based Neural Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCN 2025: IEEE International Conference on Machine Learning for Communication and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Barcelona (ES), Spain. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLCN64995.2025.11140226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of sparse connections in neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Artificial Intelligence (ICOAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCSIT, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Variable Node Selection for Improved Multi-Round Belief Propagation Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLA, Aug 2025, Los Angeles, CA, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory assessment of SDA and CCSDS non-coherent downlink performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Daniel Haret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESA International Workshop on Tracking, Telemetry and Command Systems for Space Applications (TTC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Oct 2025, Darmstadt (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust MISO coherent optical GEO satellite feeder link with relaxed implementation constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Minyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Lecointre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Poulliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Space Optical Systems and Applications (ICSOS) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2025, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'augmentation de données au décodage neuronal souple par syndrome des codes correcteurs d'erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Diversity in Discriminative Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Oubaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueyao Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehya Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2024: IEEE 12th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Marrakech, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC61350.2024.10577798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Complexity Sliding Window Decoding of Spatially-Coupled LDPC Codes Constructed From Short 5G NR LDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Hadi Konfé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteur Poda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WINCOM 2024: 11th International Conference on Wireless Networks and Mobile Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leeds, England, Jul 2024, Leeds (UK), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM62286.2024.10657015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame format and DSP receiver design for a 56-GBaud GEO DP-QPSK coherent optical feeder link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sommer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Space Optical Systems and Applications (ICSOS) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2023, Vancouver (BC), Canada. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16250-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 5G Forward Error Correction Codes for URLLC by Spatial Coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Hadi Konfé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteur Poda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2022: 11th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, El Jadida, Morocco. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC54825.2022.9800214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Techniques of Spatially Coupled Low-Density Parity-Check Codes: A Review and Tutorial on 5G New Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Hadi Konfé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasteur Poda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Yaounde, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of minimum mean square error optimal equalizers for 50Gbit/s high speed passive optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Andre Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APC 2021 : OSA Advanced Photonics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/SPPCOM.2021.SpF1E.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of linear digital equalization in 50Gbit/s HS-PONs to compensate the combined effect of chirp and chromatic dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flávio Andre Nogueira Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/EUROPE-EQEC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics assisted space-ground coherent optical links: impact of turbulence on carrier recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Communications and Observations through Atmospheric Turbulence (COAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence Level for Finite Blocklength Ultra Reliable Communication over Fading Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2019 : IEEE 30th Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive optics assisted space-ground coherent optical links: ground receiver performance with digital phase locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optical Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSOS45490.2019.8978983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de Trame pour les Transmissions de Paquets Courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 XXVIIème Colloque francophone de traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superimposed Frame Synchronization Optimization for Finite Blocklength Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNCW 2019 : IEEE Wireless Communications and Networking Conference Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNCW.2019.8902552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du canal sur les transmissions satellites-sol corrigées par optique adaptative en détection cohérente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Industrie de l'Optique Adaptative (JRIOA), Congrès SFO Optique 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du canal sur les transmissions satellites - sol par optique adaptative en détection cohérente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRIOA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.Session O7-A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short packet communications: a physical layer comparison for block-fading channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex The Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2018 : 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical layer performance assessment of free-space optical communications links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Védrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Paillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Space Optical Systems and Applications (ICSOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Naha, Japan. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSOS.2017.8357399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Detection and Estimation Based on Mean-Square Error Log-Spectral Amplitude for Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 : 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Equalization and Decoding Scheme Using Modified Spinal Codes for Underwater Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupeng Tai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Bin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANS 2016 - Monterey : MTS/IEEE international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Monterey, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OCEANS.2016.7761418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Noise Control with digital PDM MEMS mics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Consumer Electronics (ISCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCE.2015.7177788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent 100/200 Gbps QPSK/16QAM-OFDM Transmission over 1000 km of G.652 or G.655 Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2015 : 17th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Budapest, Hongrie. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse des modulations QPSK-OFDM à 100 Gbps et 16QAM-OFDM à 200 Gbps aux imperfections d'implémentation pratique et de transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2014 : 34èmes Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple and High-Performance Method for Combining Soft-Decision FEC with Differential Encoding in100 Gbps Dual-Polarization QPSK System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2014 : Optical Fiber Communication Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Francisco, California, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2014.M3A.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Gbps multi-band OFDM transmission over 1000 km of G.52 fibre and a cascade of five sub-wavelength OADMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poudoullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of coherent 100 Gbps QPSK and 200 Gbps 16QAM-OFDM to practical implementation impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPPcom 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation d'un décodeur à entrées pondérées du code à résidus quadratiques étendu (48,24,12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013 : 24 ème colloque 24ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-reconfiguring Constant Modulus Algorithm for Proper Polarization Demultiplexing in Coherent Optical Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2012: Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Gb/s coherent optical polarized multiplexed multi-band OFDM (MB-OFDM) transmission for long-haul application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-complexity soft-decision decoding architecture for the binary extended Golay code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2012: IEEE International Conference on Electronics, Circuits, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Sevilla, Espagne. pp.705 - 708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency offset estimation on Polarization-Multiplexed coherent OFDM system stressed by chromatic dispersion and PMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Band OFDM versus Single-Carrier DP-QPSK for 100 Gbps Long-Haul WDM Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPPCom 2012 : Signal Processing in Photonic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, Co, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Throughput analysis of hybrid single-packet and multiple-packet truncated type-II HARQ strategies with unreliable feedback channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.86 - 91, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2012.6214495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Gb/s coherent optical polarization multiplexed Multi-band- OFDM (MB-OFDM) transmission for long-haul applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Giacoumidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2012 : International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Offset Estimation in a Polarization-Multiplexed Coherent OFDM system stressed by chromatic dispersion and PMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2012: Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Jose, Ca, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization multi-band OFDM versus single-carrier DP-QPSK for 100Gbps long-haul WDM transmission over legacy infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First and second-order PMD impact over 100Gbps polarization-multiplexed multi-band coherent OFDM system under realistic field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 2011: IEEE Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Arlington, Virginia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and optimization of hybrid single packet and multiple-packets incremental redundancy in the presence of channel state information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive MMSE turbo equalization with high-order modulations and spatial diversity applied to underwater acoustic communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raccourcissement des turbocodes produits Reed-Solomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Changuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2011 : 6th International Conference on the Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sousse (Tunisie), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-bandes pour la transmission 100 Gbps de signaux OFDM multiplexés en polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2011 : journées nationales d'optique guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive single-carrier frequency-domain equalization for 100G coherent optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPPCom: Signal Processing in Photonics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des schémas HARQ classiques et évolués (schémas multi-paquets) en présence d'une voie de retour imparfaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque GRETSI : traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of a soft-decision decoder for Cortex codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Perez Chamorro Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2010 IEEE international conference on electronics, circuits, and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.663 - 666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-packet versus single-packet incremental redundancy strategies for type-II hybrid ARQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTC 2010 : 6th International Symposium on turbo codes and iterative information processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2010.5613846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate compatible serially concatenated codes with outer extended BCH codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM '07 : IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Washington Dc, United States. pp.1476 - 1481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results on the binary minimum distance of Reed-Solomon codes and block turbo codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International conference on communications (ICC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Glasgow, United Kingdom. pp.990 - 994, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative decoding of block turbo codes over the binary erasure channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Changuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSPC'07 : IEEE international conference on signal processing and communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic two-level coded modulation using Reed-Solomon product codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Changuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICS'07 : 6th International Conference on Information, Communications and Signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient architecture for Reed Solomon block turbo code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jezequel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits And Systems (ISCAS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Kos, Greece. pp.3682 - 3685, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS.2006.1693426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of turbo codes and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT'05 : 2nd European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.1 - 9, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction aux turbo codes et au principe turbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE 2005 : Journée d'études SEE "Nouvelles formes d'onde en imagerie, localisation et communications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des turbo-égaliseurs MAP et MMSE pour récepteur à antennes multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Image/Video Communications ISIVC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time MMSE Turbo-equalization on the TMS302C5509 fixed-point DSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing ICASSP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Montreal, Canada. pp.V-325 - V-328, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1327113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo codes et principe turbo - Des origines aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les communications radio : journées d'études de la SEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-Point Implementation of an Efficient Low-Complexity Turbo-Equalization Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Turbo-Codes and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Brest, France. pp.415-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Input turbo equalization over time-varying frequency selective channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2002 : 11th European Signal Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la convergence en turbo-détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque GRETSI sur le Traitement du Signal et des Images, Toulouse, France, 10-13 Septembre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la convergence en turbo-détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2001: 18eme colloque sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes and Turbo Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Graell I Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.400, 2010, IRIS international series, 9782817800387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes et turbocodes (sous la direction de Claude Berrou)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Amis Cavalec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Glavieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.397, 2007, Iris, Iris, 978-2-287-32739-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Abdel Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT ATLANTIQUE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Non-Stationary Noise Based on Robust Statistics in Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Khanh Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Aissa El Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2014-03-SC, Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire en sciences et technologies de l'information, de la communication et de la connaissance (UMR CNRS 6285 - Télécom Bretagne - Université de Bretagne Occidentale - Université de Bretagne Sud). 2014, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COCA project : channel coding : state of the art and perspectives (technical and strategic aspects)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Pyndiah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Pôle de Recherche Avancée en Communications (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Electronique (Institut Mines-Télécom-Télécom Bretagne-UEB); Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2007, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles structures d'égalisation linéaire à entrée et sortie pondérée. Application à la turbo égalisation pour les transmissions en mode paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La turbo détection : principes et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbo-Equalization for bandwith-efficient digital communications over frequency-selective channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image processing. INSA de Rennes, 2003. English. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00110853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD05D193"/>
+    <w:nsid w:val="6F7B30F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EFA9D08F"/>
+    <w:nsid w:val="6A0949BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rlebidan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0355-0679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076433641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-atlantique.fr/fr/personne/raphael-le-bidan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-atlantique.fr/en/about/departments/mathematical-electrical-engineering" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labsticc.fr/fr/equipes/codes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02914757v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex The Phuong Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00787-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Paillier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Artaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vedrenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3003561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2913363" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khanh Mai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.05.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2401426" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pincemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Song" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poudoullec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael van Der Keur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Zia-Chahabi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillossou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2322517" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giacoumidis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gosset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016982" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2166257" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.7857" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loussouarn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Poignant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Betoule" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2011.07.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2493VCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Changuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2009.12.080579" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.904365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2005.847095" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04943855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140226" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05416702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Bian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quentel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Oubaha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05567040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beignet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Daniel Haret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05416682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Minyari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04661497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Hadi Konf&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasteur Poda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM62286.2024.10657015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04661488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyao Ji" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577798" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04384744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sommer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16250-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739124v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800214" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281045v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Andre Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Genay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2021.SpF1E.2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166547v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904353" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02337519v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978983" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02926388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076366v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902552" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464914" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Velluet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS.2017.8357399" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCE.2015.7177788" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193616" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.M3A.7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188835v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412064v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Gall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196971v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725001v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Aoun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214495" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286341v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288326v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725000v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196985v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724999v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673282v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05576485v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196929v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725178v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617881v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Perez Chamorro Jorge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613846" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876233v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.168" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876236v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876239v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Piriou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2006.1693426" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876240v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617639" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876244v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872923v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327113" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887885v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917695v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leroux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110906v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292179v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870550v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110853v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rlebidan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0355-0679" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076433641" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=A5jaROEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rlebidan.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imt-atlantique.fr/en/about/departments/mathematical-electrical-engineering" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labsticc.fr/fr/equipes/codes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Paillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Artaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vedrenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2020.3003561" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02914757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex The Phuong Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guilloud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00787-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02132628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2019.2913363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khanh Mai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissa El Bey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2018.05.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216071v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2015.2401426" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pincemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Song" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poudoullec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael van Der Keur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karaki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Zia-Chahabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillossou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2322517" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giacoumidis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gosset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016982" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.7857" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2166257" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loussouarn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Poignant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Betoule" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2011.07.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2493VCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Changuel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pyndiah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Graell I Amat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2009.12.080579" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Goalic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2007.904365" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2005.847095" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Godet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05416702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Bian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quentel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04943855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140226" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Oubaha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Nasser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05567040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beignet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Daniel Haret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05416682v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Minyari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05143085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04661488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyao Ji" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577798" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04661497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Hadi Konf&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasteur Poda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM62286.2024.10657015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04384744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sommer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16250-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800214" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714594v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Andre Nogueira Sampaio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Genay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2021.SpF1E.2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281045v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02926388v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904353" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02337519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V&#233;drenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS45490.2019.8978983" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02166547v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2019.8902552" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464914" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01870200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Velluet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSOS.2017.8357399" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611344v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Tai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bin Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2016.7761418" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183905v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCE.2015.7177788" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185870v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193616" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185869v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2014.M3A.7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725000v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288326v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286341v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196971v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725001v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Aoun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2012.6214495" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411879v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632767v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725185v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05576485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196929v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673283v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617881v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Perez Chamorro Jorge" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2010.5613846" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876233v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.168" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876236v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Piriou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jezequel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2006.1693426" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876240v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617639" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876244v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872923v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872924v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1327113" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887885v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110906v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glavieux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170419v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Amis Cavalec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870558v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870550v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00110853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>