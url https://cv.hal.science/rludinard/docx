--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -606,295 +606,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of a peer-to-peer backup system using buffering at the edge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Invariant-based Approach for Detecting Attacks against Data in Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+                <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Scouarnec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Maillé</w:t>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52, pp.71 - 81. </w:t>
+              <w:t xml:space="preserve">International journal of secure software engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.19-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2014.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/ijsse.2014010102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185286v1</w:t>
+                <w:t xml:space="preserve">hal-01083296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Invariant-based Approach for Detecting Attacks against Data in Web Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance evaluation of a peer-to-peer backup system using buffering at the edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Scouarnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+                <w:t xml:space="preserve">Patrick Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of secure software engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), pp.19-38. </w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.71 - 81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/ijsse.2014010102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083296v1</w:t>
+                <w:t xml:space="preserve">hal-01185286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov Chains Competing for Transitions: Application to Large-Scale Distributed Systems</w:t>
               </w:r>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (5), pp.1123-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1962,51 +1962,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-localisation en intérieur à l'aide de mesures FTM</w:t>
+                <w:t xml:space="preserve">Ranging and Location attacks on 802.11 FTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
@@ -2014,120 +2014,116 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Hrasko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220746v1</w:t>
+                <w:t xml:space="preserve">hal-03265600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranging and Location attacks on 802.11 FTM</w:t>
+                <w:t xml:space="preserve">Auto-localisation en intérieur à l'aide de mesures FTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
@@ -2135,92 +2131,96 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Hrasko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03265600v2</w:t>
+                <w:t xml:space="preserve">hal-03220746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing FTM ranging and location attack exposure with crowd-wisdom</w:t>
               </w:r>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Potop-Butucaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSS 2017 - 19th International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Boston, MA, United States. pp.456-468, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3356,230 +3356,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522360v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Analysis of Bitcoin Improvement Proposals</w:t>
+                <w:t xml:space="preserve">Relying on Consensus does not Make Bitcoin Safer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 15th International Symposium on Network Computing and Applications (NCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2016, Cambridge, United States</w:t>
+              <w:t xml:space="preserve">Fast Abstract in the 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397685v1</w:t>
+                <w:t xml:space="preserve">hal-01316541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relying on Consensus does not Make Bitcoin Safer</w:t>
+                <w:t xml:space="preserve">Safety Analysis of Bitcoin Improvement Proposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fast Abstract in the 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2016 IEEE 15th International Symposium on Network Computing and Applications (NCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316541v1</w:t>
+                <w:t xml:space="preserve">hal-01397685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empire romain ne doit pas être géré comme une petite île grecque</w:t>
               </w:r>
@@ -3699,51 +3699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3811,51 +3811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3923,51 +3923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FixMe : détection répartie de défaillances isolées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4044,51 +4044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Self-organising Isolated Anomaly Detection Architecture for Large Scale Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4165,90 +4165,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Attacks Against Data in Web Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRiSIS 2012 - 7th International Conference on Risks and Security of Internet and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.1-8</w:t>
@@ -4316,51 +4316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Straub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4424,51 +4424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Hennaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSTIC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Rennes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4532,51 +4532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4640,51 +4640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 41rst 2011 International Conference on Dependable Systems and Networks (DSN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Hong-Kong, China. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4798,399 +4798,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Study of Adversarial Strategies in Cluster-based Overlays</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brasiliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Reliability, Availability, and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp. 773-774</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408871v1</w:t>
+                <w:t xml:space="preserve">hal-00420559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems. Brief announcement</w:t>
+                <w:t xml:space="preserve">Analytical Study of Adversarial Strategies in Cluster-based Overlays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brasiliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco V. Brasileiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Reliability, Availability, and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hiroshima, Japan. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDCAT.2009.62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789582v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems</w:t>
+                <w:t xml:space="preserve">Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems. Brief announcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco V. Brasileiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp. 773-774</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420559v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeerCube: an Hypercube-based P2P Overlay Robust against Collusion and Churn</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Straub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5443,51 +5443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Straub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6055,51 +6055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI-1963, 2010, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6115,293 +6115,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00546039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Evaluation of Cluster-based Systems</w:t>
+                <w:t xml:space="preserve">Markov Chains Competing for Transitions: Application to Large-Scale Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Brasileiro</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PI 1947, 2010, pp.16</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2010, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00463468v1</w:t>
+                <w:t xml:space="preserve">inria-00485667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov Chains Competing for Transitions: Application to Large-Scale Distributed Systems</w:t>
+                <w:t xml:space="preserve">Dependability Evaluation of Cluster-based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Castella</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Brasileiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2010, pp.29</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI 1947, 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00485667v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00463468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeerCube: an Hypercube-based P2P Overlay Robust against Collusion and Churn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Brasileiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,51 +6642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7AC2B1D"/>
+    <w:nsid w:val="2555FAE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6873,51 +6873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rludinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4997-4813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12181100X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03167978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hrasko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10030033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03028829v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bhirud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiren Patel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-020-02048-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03030340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saru Kumari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2020.102940" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Scouarnec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.06.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-011-9239-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185395.2185447" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasiliero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008593" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Pacaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Miller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Derousseaux-Lebert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719027.3744874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebstock" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA61908.2024.00019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265600v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569340" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253395" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02952081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjal Shah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3418981.3418984" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02380364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella del Pozzo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci-Piergiovanni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3323165.3323183" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548053" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Cybermatics_2018.2018.00248" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019657" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522360v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69084-1_34" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Straub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Hennaff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408871v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brasiliero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2009.62" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco V. Brasileiro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916734v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Ravoaja" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05138795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Derousseaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04794763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01718480v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653409v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasileiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485667v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258933v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01094191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rludinard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4997-4813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12181100X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03167978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hrasko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10030033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03028829v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bhirud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiren Patel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-020-02048-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03030340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saru Kumari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2020.102940" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Scouarnec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maill&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.06.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-011-9239-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185395.2185447" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasiliero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008593" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Pacaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Miller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Derousseaux-Lebert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719027.3744874" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebstock" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846409v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA61908.2024.00019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265600v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569340" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253395" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02952081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjal Shah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3418981.3418984" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31277-0_10" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guellier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02380364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella del Pozzo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Potop-Butucaru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci-Piergiovanni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3323165.3323183" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548053" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Cybermatics_2018.2018.00248" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019657" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522360v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69084-1_34" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316541v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Straub" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00657814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Hennaff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650095v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brasiliero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2009.62" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco V. Brasileiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916734v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Ravoaja" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05138795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Derousseaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04794763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01718480v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653409v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463468v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasileiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00258933v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01094191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>