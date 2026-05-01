--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -897,260 +897,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Spectrometry Imaging visualization tools developed during the Computis European project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EasyMSI: a competitive software tool for the interpretation of Mass Spectrometry Imaging datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Both Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Stoeckli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Espagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de spectrométrie de masse et d'analyse protéomique (SMAP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France. Book of abstracts of SMAP 2011</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03086461v1</w:t>
+                <w:t xml:space="preserve">cea-03086249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EasyMSI: a competitive software tool for the interpretation of Mass Spectrometry Imaging datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass Spectrometry Imaging visualization tools developed during the Computis European project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Robbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both Jean-Pierre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Robbe</w:t>
+                <w:t xml:space="preserve">Markus Stoeckli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Hester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Espagnon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Roempp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de spectrométrie de masse et d'analyse protéomique (SMAP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France. Book of abstracts of SMAP 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03086249v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03086461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1257,325 +1257,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03081905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the MARS small scale replica of a Fast Breeder Reactor and of the numerical models used to simulate a Hypothetical Core Disruptive Accident in the test-facility</w:t>
+                <w:t xml:space="preserve">A pipe-model to assess the hydrodynamic effects of a blowdown in a 4-loop PWR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Treille</w:t>
+                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International colloquium in mechanics of solids, fluids, structures and interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Nha Trang, Vietnam. pp.725-734</w:t>
+              <w:t xml:space="preserve">ICONE8 - 8th International Conference on Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Baltimore, United States. pp.ICONE-8156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04071532v1</w:t>
+                <w:t xml:space="preserve">cea-04071507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pipe-model to assess the hydrodynamic effects of a blowdown in a 4-loop PWR</w:t>
+                <w:t xml:space="preserve">Numerical interpretation of the MARA 10 test simulating a Hypothetical Core Disruptive Accident in a mock-up schematizing a reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serguei Potapov</w:t>
+                <w:t xml:space="preserve">Jean-Yves Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Treille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lepareux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONE8 - 8th International Conference on Nuclear Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Baltimore, United States. pp.ICONE-8156</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Continuum Mechanics 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Liptovsky Jan, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04071507v1</w:t>
+                <w:t xml:space="preserve">cea-04177361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical interpretation of the MARA 10 test simulating a Hypothetical Core Disruptive Accident in a mock-up schematizing a reactor</w:t>
+                <w:t xml:space="preserve">Validation of the Core Disruptive Accident constitutive law of the Castem-Plexus code on the Mara8 test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lepareux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Treille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Lepareux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Methods in Continuum Mechanics 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Liptovsky Jan, Slovakia</w:t>
+              <w:t xml:space="preserve">Nha Trang'2000 International Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Nha Trang, Vietnam. pp 735-744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04177361v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04177275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification of the numerical simulation of a Hypothetical Core Disruptive Accident on the MARA 10 test-facility</w:t>
               </w:r>
@@ -1587,51 +1587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lepareux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1840,1180 +1840,1180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04177292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Core Disruptive Accident constitutive law of the Castem-Plexus code on the Mara8 test</w:t>
+                <w:t xml:space="preserve">Scoping calculations of an in-vessel steam explosion. Castem-Plexus computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lepareux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloi Treille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nha Trang'2000 International Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Nha Trang, Vietnam. pp 735-744</w:t>
+              <w:t xml:space="preserve">ICONE8- 8th International Conference on Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Apr 2000, Baltimore, United States. pp.ICONE-8203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04177275v1</w:t>
+                <w:t xml:space="preserve">cea-04044400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographic synthesis of the experimental and numerical German and French research programs concerning slug impact</w:t>
+                <w:t xml:space="preserve">Numerical simulation of a Hypothetical Core Disruptive Accident in the MARA8 mock-up with the CASTEM-PLEXUS computer code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lepareux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Treille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONE 8 - 8th International Conference on Nuclear Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Baltimore (MA), United States. pp.8751</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Continuum Mechanics 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Liptovsky Jan, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03956844v1</w:t>
+                <w:t xml:space="preserve">cea-04177465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a Hypothetical Core Disruptive Accident in the MARA8 mock-up with the CASTEM-PLEXUS computer code</w:t>
+                <w:t xml:space="preserve">Estimation of the mechanical consequences of a steam explosion with a local approach - Thermalhydraulic and mechanical linked computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eloi Treille</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Methods in Continuum Mechanics 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Liptovsky Jan, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04177465v1</w:t>
+                <w:t xml:space="preserve">cea-04177476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the mechanical consequences of a steam explosion with a local approach - Thermalhydraulic and mechanical linked computations</w:t>
+                <w:t xml:space="preserve">Bibliographic synthesis of the experimental and numerical German and French research programs concerning slug impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Berglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Methods in Continuum Mechanics 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Liptovsky Jan, Slovakia</w:t>
+              <w:t xml:space="preserve">ICONE 8 - 8th International Conference on Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Baltimore (MA), United States. pp.8751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04177476v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03956844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoping calculations of an in-vessel steam explosion. Castem-Plexus computations</w:t>
+                <w:t xml:space="preserve">Assessment of the hydrodynamic loads due to a LOCA in a 3-loop PWR. Castem-Plexus computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lepareux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONE8- 8th International Conference on Nuclear Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Apr 2000, Baltimore, United States. pp.ICONE-8203</w:t>
+              <w:t xml:space="preserve">ICONE8 - 8th International Conference on Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Apr 2000, Baltimore, United States. pp.ICONE-8199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04044400v1</w:t>
+                <w:t xml:space="preserve">cea-04044567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a Core Disruptive Accident simulation with the MARS experimental test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Treille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lepareux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Methods in Continuum Mechanics 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Liptovsky Jan, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04177342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the hydrodynamic loads due to a LOCA in a 3-loop PWR. Castem-Plexus computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic consequences of a LOCA in a 4-loop PWR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trollat</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Téphany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONE8 - 8th International Conference on Nuclear Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Apr 2000, Baltimore, United States. pp.ICONE-8199</w:t>
+              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04044567v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04177324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic consequences of a LOCA in a 4-loop PWR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of the MARS test simulating a Hypothetical Core Disruptive Accident in a small scale replica of a Fast Breeder Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Robbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serguei Potapov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Téphany</w:t>
+                <w:t xml:space="preserve">Jean-Yves Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lepareux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Treille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Continuum Mechanics 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Liptovsky Jan, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04177324v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04177351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the MARS test simulating a Hypothetical Core Disruptive Accident in a small scale replica of a Fast Breeder Reactor</w:t>
+                <w:t xml:space="preserve">Assessment of a clay barrier resaturation in isothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eloi Treille</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Methods in Continuum Mechanics 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Liptovsky Jan, Slovakia</w:t>
+              <w:t xml:space="preserve">ICONE 8 - 8th International Conference on Nuclear Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Baltimore, United States. pp.8269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04177351v1</w:t>
+                <w:t xml:space="preserve">cea-03956851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a clay barrier resaturation in isothermal conditions</w:t>
+                <w:t xml:space="preserve">Description of the MARS small scale replica of a Fast Breeder Reactor and of the numerical models used to simulate a Hypothetical Core Disruptive Accident in the test-facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Cany</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lepareux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Treille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONE 8 - 8th International Conference on Nuclear Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Baltimore, United States. pp.8269</w:t>
+              <w:t xml:space="preserve">International colloquium in mechanics of solids, fluids, structures and interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Nha Trang, Vietnam. pp.725-734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03956851v1</w:t>
+                <w:t xml:space="preserve">cea-04071532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Loads on a PWR Primary Circuit due to a LOCA - Pipe Computations with the CASTEM-PLEXUS Code</w:t>
+                <w:t xml:space="preserve">CASTEM-PLEXUS: un logiciel de dynamique rapide pour évaluer l'integrité des structures en cas d'accident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trollat</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Yuritzinn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMIRT 15 - 15th International Conference on Structural Mechanics In Reactor Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Seoul, South Korea. pp.J05/4, 199-206</w:t>
+              <w:t xml:space="preserve">INSTRUC 4 - 4e Conférence INSTRUC, Prévision et estimation de la durée de vie des structures mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Courbevoie, France. pp.224-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03122148v1</w:t>
+                <w:t xml:space="preserve">cea-03956828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASTEM-PLEXUS: un logiciel de dynamique rapide pour évaluer l'integrité des structures en cas d'accident</w:t>
+                <w:t xml:space="preserve">Hydrodynamic Loads on a PWR Primary Circuit due to a LOCA - Pipe Computations with the CASTEM-PLEXUS Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tamara Yuritzinn</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lepareux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSTRUC 4 - 4e Conférence INSTRUC, Prévision et estimation de la durée de vie des structures mécaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Courbevoie, France. pp.224-233</w:t>
+              <w:t xml:space="preserve">SMIRT 15 - 15th International Conference on Structural Mechanics In Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Seoul, South Korea. pp.J05/4, 199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03956828v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03122148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A porosity model to represent the influence of structures on a fluid flow - Application to a hypothetical core disruptive accident</w:t>
               </w:r>
@@ -3150,77 +3150,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A steam explosion assessment by thermalhydraulic and mechanical linked computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Robbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e International Conference on Structural Mechanics In Reactor Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Lyon, France. pp.323-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3271,51 +3271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lepareux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Cenerino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3522,51 +3522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03086637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Robbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lodeweyckx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Espeche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2151130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03086568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messervey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sisinni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Lennard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1071103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01669226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Both" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Prideaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Klinkert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schoepff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Almasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Amgarou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Becker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Carrel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2311475" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03081842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schramm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Hester" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron M A Heeren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.07.026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03086461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoeckli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Roempp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03086249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Both Jean-Pierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Espagnon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03081905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lepareux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cariou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04071532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Treille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04071507v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cariou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cany" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03956844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berglas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04044400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04044567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trollat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois T&#233;phany" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03956851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03122148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03956828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yuritzinn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03121989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bliard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03956736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03119934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03120015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cenerino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03086637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Robbe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lodeweyckx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Espeche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Brun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2151130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03086568v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messervey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sisinni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Lennard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1071103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01669226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Both" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Prideaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Klinkert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schoepff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Almasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Amgarou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Becker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Carrel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2311475" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03081842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gmar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Schramm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Hester" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron M A Heeren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.07.026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03086249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Both Jean-Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Espagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03086461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Th&#233;venot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoeckli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Roempp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03081905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lepareux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cariou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04071507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cariou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Treille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cany" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04044400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berglas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03956844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04044567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trollat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois T&#233;phany" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03956851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04071532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03956828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Yuritzinn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03122148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03121989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bliard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03956736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03119934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03120015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cenerino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>