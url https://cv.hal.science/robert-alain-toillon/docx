--- v0 (2026-03-09)
+++ v1 (2026-05-16)
@@ -234,299 +234,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kv10.1 potassium channel, driver of hypoxia-induced EMT and breast cancer cell aggressiveness</w:t>
+                <w:t xml:space="preserve">Spatial self-organization of cancer stem cell niches revealed by live single-cell imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Laîné</w:t>
+                <w:t xml:space="preserve">Mathilde Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Guénin</w:t>
+                <w:t xml:space="preserve">Anaïs Horochowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
+                <w:t xml:space="preserve">Emeline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Dehouck</w:t>
+                <w:t xml:space="preserve">Raoul Torero-Ibad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+                <w:t xml:space="preserve">Flavie Woesteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.373. </w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12935-025-04020-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2024.06.07.597918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399824v1</w:t>
+                <w:t xml:space="preserve">hal-04772858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial self-organization of cancer stem cell niches revealed by live single-cell imaging</w:t>
+                <w:t xml:space="preserve">The Kv10.1 potassium channel, driver of hypoxia-induced EMT and breast cancer cell aggressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Brulé</w:t>
+                <w:t xml:space="preserve">Mélanie Laîné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Horochowska</w:t>
+                <w:t xml:space="preserve">Stéphanie Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Fontaine</w:t>
+                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Torero-Ibad</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Woesteland</w:t>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cancer Cell International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.06.07.597918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12935-025-04020-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772858v2</w:t>
+                <w:t xml:space="preserve">hal-05399824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and functional characterisation of a 3D porous biomimetic extracellular matrix to study insulin secretion from pancreatic β-cell lines</w:t>
               </w:r>
@@ -640,671 +640,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of EGF and pro-NGF on EGFR/SORTILIN interaction and clinical impact in head and neck squamous cell carcinoma</w:t>
+                <w:t xml:space="preserve">TrkA Co-Receptors: The Janus Face of TrkA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Morisse</w:t>
+                <w:t xml:space="preserve">Sarah Trouvilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bourhis</w:t>
+                <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lévêque</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert-Alain Toillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fonc.2023.661775⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.1943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15071943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450023v1</w:t>
+                <w:t xml:space="preserve">hal-04447398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProNGF promotes brain metastasis through TrkA/EphA2 induced Src activation in triple negative breast cancer cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Influence of EGF and pro-NGF on EGFR/SORTILIN interaction and clinical impact in head and neck squamous cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cicero</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurine Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40164-023-00463-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2023.661775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334490v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TrkA Co-Receptors: The Janus Face of TrkA?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">ProNGF promotes brain metastasis through TrkA/EphA2 induced Src activation in triple negative breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cicero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Trouvilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chann Lagadec</w:t>
+                <w:t xml:space="preserve">Gaetan Ternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert-Alain Toillon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurine Decoster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (7), pp.1943. </w:t>
+              <w:t xml:space="preserve">Experimental Hematology &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers15071943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40164-023-00463-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04447398v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPM8-Rap1A Interaction Sites as Critical Determinants for Adhesion and Migration of Prostate and Other Epithelial Cancer Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct interaction of TrkA/CD44v3 is essential for NGF-promoted aggressiveness of breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trouvilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cicero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Chinigò</w:t>
+                <w:t xml:space="preserve">Léo Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Grolez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michela Bernardini</w:t>
+                <w:t xml:space="preserve">Cyril Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14092261⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-022-02314-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842400v1</w:t>
+                <w:t xml:space="preserve">hal-03859110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct interaction of TrkA/CD44v3 is essential for NGF-promoted aggressiveness of breast cancer cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Lévêque</w:t>
+                <w:t xml:space="preserve">TRPM8-Rap1A Interaction Sites as Critical Determinants for Adhesion and Migration of Prostate and Other Epithelial Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Chinigò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelaine Audero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Aubert</w:t>
+                <w:t xml:space="preserve">Alexandre Bokhobza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Corbet</w:t>
+                <w:t xml:space="preserve">Michela Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (1), pp.110. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.2261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13046-022-02314-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers14092261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859110v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimentin Promotes the Aggressiveness of Triple Negative Breast Cancer Cells Surviving Chemotherapeutic Treatment</w:t>
               </w:r>
@@ -1610,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bobillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Machuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Alain Toillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Veterinary Pathology, pp.300985820921813. </w:t>
@@ -1692,103 +1692,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProNGF increases breast tumor aggressiveness through functional association of TrkA with EphA2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 449, pp.196 - 206. </w:t>
@@ -1964,64 +1964,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WhatsApp com between glioma stem cells and differentiated cells to sustain tumor growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Alain Toillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefen Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2094,77 +2094,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Morath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Linfeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Alain Toillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (11), pp.1472-1484. </w:t>
@@ -2202,77 +2202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NGF-induced TrkA/CD44 association is involved in tumor aggressiveness and resistance to lestaurtinib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Génot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2330,535 +2330,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-enhanced cell migration/invasion process: A review</w:t>
+                <w:t xml:space="preserve">La radiothérapie induit-elle une agressivité accrue des cellules tumorales du glioblastome ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Moncharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.-B. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guilbert</w:t>
+                <w:t xml:space="preserve">G. Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92 (2), pp.133-142. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (9), pp.876-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2014.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/bdc.2014.1946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016897v1</w:t>
+                <w:t xml:space="preserve">hal-01120707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of ectopic glioma tumor growth by a potent ferrocenyl drug loaded into stealth lipid nanocapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Lainé</w:t>
+                <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Clavreul</w:t>
+                <w:t xml:space="preserve">Audrey Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Rousseau</w:t>
+                <w:t xml:space="preserve">Clément Tétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (8), pp.1667--1677. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.05.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La radiothérapie induit-elle une agressivité accrue des cellules tumorales du glioblastome ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation-enhanced cell migration/invasion process: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moncharmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Falk</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">T. Falk A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (2), pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.critrevonc.2014.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/bdc.2014.1946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01120707v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The in vivo performance of ferrocenyl tamoxifen lipid nanocapsules in xenografted triple negative breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Adriaenssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (28), pp.6949-6956. </w:t>
@@ -3272,194 +3272,319 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechanical characterization of single cells during intracellular visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Ahmadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cicero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Salomé-Desnoulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Gerbedoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st ONCOLille days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neurotrophins promotes brain metastasis of triple negative breast cancer through Src kinase family activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cicero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Trouvilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Ternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ONCOLille days 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3606,51 +3731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carrou&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Happernegg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boucau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-026-00778-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05399824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-025-04020-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772858v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brul&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Horochowska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Torero-Ibad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Woesteland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.06.07.597918" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pliner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Laneret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Roudaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mogrovejo-Valdivia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44164-024-00078-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourhis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guilbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.661775" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334490v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ternier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Decoster" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-023-00463-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alain Toillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15071943" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinig&#242;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grolez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Audero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bokhobza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bernardini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Aubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Corbet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02314-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Winter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V&#246;lkel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Angrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chopin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061504" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03237118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ziental Gelus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Kondratska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kondratskyi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2021.119023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04431061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rogez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machuron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985820921813" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276997v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2019.02.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Tonolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Scalcon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900430" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefen Le Bourhis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/sci.2018.08.04" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Morath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jung" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Linfeng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-017-0030-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth G&#233;not" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moncharmont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Guy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Falk A." TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.05.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVW38BG2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lain&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment T&#233;taud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessi&#232;res" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.05.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0CJ34BN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1946" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.05.065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Chargari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moncharmont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin L&#233;vy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1666" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Toillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adriaenssens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ricort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pawlowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Cool" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carrou&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Happernegg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boucau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-026-00778-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772858v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brul&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Horochowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Torero-Ibad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Woesteland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.06.07.597918" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05399824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-025-04020-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pliner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Laneret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Roudaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mogrovejo-Valdivia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44164-024-00078-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alain Toillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15071943" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourhis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guilbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2023.661775" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334490v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ternier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Decoster" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-023-00463-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Corbet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02314-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinig&#242;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grolez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelaine Audero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bokhobza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bernardini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092261" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Winter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V&#246;lkel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Angrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chopin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061504" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03237118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ziental Gelus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Kondratska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kondratskyi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2021.119023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04431061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rogez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machuron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985820921813" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276997v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2019.02.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Tonolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Scalcon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siden Top" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201900430" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefen Le Bourhis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/sci.2018.08.04" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Morath" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jung" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Linfeng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-017-0030-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth G&#233;not" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3227" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120707v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moncharmont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Guy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1946" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lain&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment T&#233;taud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vessi&#232;res" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.05.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0CJ34BN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Falk A." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2014.05.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVW38BG2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230382v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2013.05.065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Chargari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Moncharmont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin L&#233;vy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2012.1666" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Toillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adriaenssens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ricort" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671329v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pawlowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Cool" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Ahmadian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salom&#233;-Desnoulez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Gerbedoen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853963v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>