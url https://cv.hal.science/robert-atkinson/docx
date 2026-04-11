--- v0 (2026-03-14)
+++ v1 (2026-04-11)
@@ -1440,1233 +1440,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the dynamics of the Nek2 leucine zipper by engineering of “kinetic” disulphide bonds</w:t>
+                <w:t xml:space="preserve">Resonance assignment of human LARP4A La module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel S Gutmans</w:t>
+                <w:t xml:space="preserve">Isabel Cruz-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara B-M Whittaker</w:t>
+                <w:t xml:space="preserve">Luigi Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karishma Asiani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
+                <w:t xml:space="preserve">Roberta Trotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Oregioni</w:t>
+                <w:t xml:space="preserve">Stefano de Tito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0210352⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.169-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-019-09871-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027656v1</w:t>
+                <w:t xml:space="preserve">hal-03027675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporin L and aurein 2.5 have identical conformations but subtly distinct membrane and antibacterial activities</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the dynamics of the Nek2 leucine zipper by engineering of “kinetic” disulphide bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Benjamin Benjamin Gustilo</w:t>
+                <w:t xml:space="preserve">Daniel S Gutmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara B-M Whittaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karishma Asiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Oregioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47327-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0210352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0210352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027493v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance assignment of human LARP4A La module</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberta Trotta</w:t>
+                <w:t xml:space="preserve">Temporin L and aurein 2.5 have identical conformations but subtly distinct membrane and antibacterial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Manzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip M Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte K Hind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano de Tito</w:t>
+                <w:t xml:space="preserve">Melanie Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoff Kelly</w:t>
+                <w:t xml:space="preserve">V. Benjamin Benjamin Gustilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (1), pp.169-172. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-019-09871-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47327-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027675v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor sequence modifications in temporin B cause drastic changes in antibacterial potency and selectivity by fundamentally altering membrane activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melanie Clifford</w:t>
+                <w:t xml:space="preserve">15-deoxy-Δ12,14-Prostaglandin J2 inhibits human soluble epoxide hydrolase by a dual orthosteric and allosteric mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca L Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Kopec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wyatt W Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37630-3⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0426-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027637v1</w:t>
+                <w:t xml:space="preserve">hal-03027522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15-deoxy-Δ12,14-Prostaglandin J2 inhibits human soluble epoxide hydrolase by a dual orthosteric and allosteric mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
+                <w:t xml:space="preserve">Minor sequence modifications in temporin B cause drastic changes in antibacterial potency and selectivity by fundamentally altering membrane activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Manzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip M Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benjamin Benjamin Gustilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte K Hind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-019-0426-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37630-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027522v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LARP4A recognizes polyA RNA via a novel binding mechanism mediated by disordered regions and involving the PAM2w motif, revealing interplay between PABP, LARP4A and mRNA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoff Kelly</w:t>
+                <w:t xml:space="preserve">Metabolomic and lipidomic plasma profile changes in human participants ascending to Everest Base Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie A O’brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberta Trotta</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Koulman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz144⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-38832-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027575v1</w:t>
+                <w:t xml:space="preserve">hal-03027616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and lipidomic plasma profile changes in human participants ascending to Everest Base Camp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katie A O’brien</w:t>
+                <w:t xml:space="preserve">LARP4A recognizes polyA RNA via a novel binding mechanism mediated by disordered regions and involving the PAM2w motif, revealing interplay between PABP, LARP4A and mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cruz-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrew J Murray</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Trotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (8), pp.4272-4291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-38832-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027616v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human physiological and metabolic responses to an attempted winter crossing of Antarctica: the effects of prolonged hypobaric hypoxia.</w:t>
+                <w:t xml:space="preserve">Structural and Functional Insights into Bacillus subtilis Sigma Factor Inhibitor, CsfB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie A O'Brien</w:t>
+                <w:t xml:space="preserve">Santiago Martínez-Lumbreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross D Pollock</w:t>
+                <w:t xml:space="preserve">Caterina Alfano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Stroud</w:t>
+                <w:t xml:space="preserve">Nicola Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob J Lambert</w:t>
+                <w:t xml:space="preserve">Katherine Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Kumar</w:t>
+                <w:t xml:space="preserve">Kelly Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (5), pp.e13613. </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (4), pp.640-648.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14814/phy2.13613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310177v1</w:t>
+                <w:t xml:space="preserve">hal-04790532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Insights into Bacillus subtilis Sigma Factor Inhibitor, CsfB</w:t>
+                <w:t xml:space="preserve">Human physiological and metabolic responses to an attempted winter crossing of Antarctica: the effects of prolonged hypobaric hypoxia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Martínez-Lumbreras</w:t>
+                <w:t xml:space="preserve">Katie A O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Alfano</w:t>
+                <w:t xml:space="preserve">Ross D Pollock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Evans</w:t>
+                <w:t xml:space="preserve">Mike Stroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Collins</w:t>
+                <w:t xml:space="preserve">Rob J Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Flanagan</w:t>
+                <w:t xml:space="preserve">Alex Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (4), pp.640-648.e5. </w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (5), pp.e13613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2018.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14814/phy2.13613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790532v1</w:t>
+                <w:t xml:space="preserve">hal-04310177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorder-To-Order Transition of MAGI-1 PDZ1 C-Terminal Extension upon Peptide Binding: Thermodynamic and Dynamic Insights</w:t>
               </w:r>
@@ -3941,51 +3941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5512,51 +5512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schahl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R&#233;at" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Malaga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Czaplicki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.07.040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Noriega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean-Pierre Demange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c03242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaeljohn Kalakoutis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Pollock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lazarus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrew Atkinson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc George" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00525.2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Crosas-Molist" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Graziani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maiques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahini Pandya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38292-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer D Young" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Eykyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Abbate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2021.128044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingebj&#248;rg N Hungnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Al-Salemee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Gawne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew Atkinson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt03177e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Fanelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Berta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s F&#246;ldes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Rosta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10861" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jane Cox" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramazan Idilman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fagan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Turan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ajayi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.14256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Manzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Hind" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M Ferguson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T Amison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Hodgson-Casson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01420-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmohan S Bajaj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Salzman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chathur Acharya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Takei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genta Kakiyama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.133410" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Gutmans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B-M Whittaker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Asiani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oregioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210352" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Clifford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benjamin Benjamin Gustilo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47327-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz-Gallardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Martino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Trotta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano de Tito" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kelly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-019-09871-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37630-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Abis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Charles" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Kopec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyatt W Yue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0426-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie A O&#8217;brien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Richardson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Koulman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Murray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38832-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie A O'Brien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D Pollock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Stroud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J Lambert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.13613" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Mart&#237;nez-Lumbreras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Alfano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Evans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Collins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Flanagan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.02.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#237;rez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Recht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Charbonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ennifar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500845j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Takacs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V. Petoukhov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ogi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067810" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zanier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Ould&#160;m'Hamed&#160;ould&#160;sidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boulade-Ladame" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rybin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chappelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.02.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963710v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mautin Kappo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiso Ab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqeer Hassem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Faro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.217059" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406393v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Luck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chapelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.01.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ84Q421-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying&#8208;hui Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Spedale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andrew Atkinson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2010.98" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Stier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Orfanoudakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2008.03.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1FCXQVD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406416v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Coutouly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trav&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-0017-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7F75M7V8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Aukrust" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Evensen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Holl&#229;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode Berven" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.08.042" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMV4KG1Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138424v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunghan Au" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Atkinson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Guerrini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joseph" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.02.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jawhari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boussert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048884c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PGQZ12HX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130439v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Saudek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)03208-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi025990a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W9RQL482-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finton Sirockin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi992651h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QL9MVBLZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(89)90377-X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF61ML7W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016677v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0170899" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14360.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740617v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164965-00204" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031969v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010665-00250" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04951529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schahl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R&#233;at" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Malaga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Czaplicki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.07.040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Noriega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean-Pierre Demange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c03242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaeljohn Kalakoutis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Pollock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lazarus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrew Atkinson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc George" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00525.2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Crosas-Molist" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Graziani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maiques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahini Pandya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38292-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer D Young" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Eykyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Abbate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2021.128044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingebj&#248;rg N Hungnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Al-Salemee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Gawne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew Atkinson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt03177e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Fanelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Berta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s F&#246;ldes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Rosta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10861" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jane Cox" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramazan Idilman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fagan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Turan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ajayi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.14256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Manzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Hind" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M Ferguson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T Amison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Hodgson-Casson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01420-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmohan S Bajaj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Salzman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chathur Acharya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Takei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genta Kakiyama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.133410" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz-Gallardo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Martino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Trotta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano de Tito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kelly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-019-09871-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Gutmans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B-M Whittaker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Asiani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oregioni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210352" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Clifford" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benjamin Benjamin Gustilo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47327-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Abis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Charles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Kopec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyatt W Yue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0426-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37630-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie A O&#8217;brien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Richardson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Koulman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Murray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38832-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz144" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Mart&#237;nez-Lumbreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Alfano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Evans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Collins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Flanagan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.02.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie A O'Brien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D Pollock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Stroud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J Lambert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.13613" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#237;rez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Recht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Charbonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ennifar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500845j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Takacs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V. Petoukhov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ogi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067810" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zanier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Ould&#160;m'Hamed&#160;ould&#160;sidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boulade-Ladame" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rybin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chappelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.02.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963710v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mautin Kappo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiso Ab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqeer Hassem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Faro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.217059" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406393v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Luck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chapelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.01.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ84Q421-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying&#8208;hui Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Spedale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andrew Atkinson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2010.98" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Stier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Orfanoudakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2008.03.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1FCXQVD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406416v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Coutouly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trav&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-0017-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7F75M7V8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Aukrust" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Evensen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Holl&#229;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode Berven" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.08.042" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMV4KG1Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138424v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunghan Au" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Atkinson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Guerrini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joseph" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.02.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jawhari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boussert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048884c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PGQZ12HX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130439v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Saudek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)03208-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi025990a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W9RQL482-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finton Sirockin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi992651h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QL9MVBLZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(89)90377-X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF61ML7W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016677v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0170899" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14360.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740617v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164965-00204" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031969v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010665-00250" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04951529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>