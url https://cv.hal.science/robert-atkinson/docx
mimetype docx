--- v1 (2026-04-11)
+++ v2 (2026-05-20)
@@ -636,1769 +636,1769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipeptide inhibitors of the prostate specific membrane antigen (PSMA): A comparison of urea and thiourea derivatives</w:t>
+                <w:t xml:space="preserve">One-step, kit-based radiopharmaceuticals for molecular SPECT imaging: a versatile diphosphine chelator for 99m Tc radiolabelling of peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer D Young</w:t>
+                <w:t xml:space="preserve">Ingebjørg N Hungnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle T Ma</w:t>
+                <w:t xml:space="preserve">Fahad Al-Salemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peter J Gawne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas R Eykyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Abbate</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2021.128044⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (44), pp.16156-16165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt03177e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407851v1</w:t>
+                <w:t xml:space="preserve">hal-03435251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step, kit-based radiopharmaceuticals for molecular SPECT imaging: a versatile diphosphine chelator for 99m Tc radiolabelling of peptides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dipeptide inhibitors of the prostate specific membrane antigen (PSMA): A comparison of urea and thiourea derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad Al-Salemee</w:t>
+                <w:t xml:space="preserve">Jennifer D Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J Gawne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Michelle T Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R Eykyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Andrew Atkinson</w:t>
+                <w:t xml:space="preserve">Vincenzo Abbate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (44), pp.16156-16165. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.128044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1dt03177e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2021.128044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435251v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalytic Access to a cis-Cyclopentyl-γ-amino Acid: An Intriguing Model of Selectivity and Formation of a Stable 10/12-Helix from the Corresponding γ/α-Peptide.</w:t>
+                <w:t xml:space="preserve">A pleurocidin analogue with greater conformational flexibility, enhanced antimicrobial potency and in vivo therapeutic efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossana Fanelli</w:t>
+                <w:t xml:space="preserve">Giorgia Manzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dénes Berta</w:t>
+                <w:t xml:space="preserve">Charlotte K Hind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamás Földes</w:t>
+                <w:t xml:space="preserve">Philip M Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edina Rosta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
+                <w:t xml:space="preserve">Richard T Amison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice C Hodgson-Casson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b10861⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01420-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027398v1</w:t>
+                <w:t xml:space="preserve">hal-03030382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics and microbial composition increase insight into the impact of dietary differences in cirrhosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jane Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramazan Idilman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilara Turan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Ajayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liver International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (2), pp.416-427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/liv.14256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pleurocidin analogue with greater conformational flexibility, enhanced antimicrobial potency and in vivo therapeutic efficacy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organocatalytic Access to a cis-Cyclopentyl-γ-amino Acid: An Intriguing Model of Selectivity and Formation of a Stable 10/12-Helix from the Corresponding γ/α-Peptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte K Hind</w:t>
+                <w:t xml:space="preserve">Rossana Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip M Ferguson</w:t>
+                <w:t xml:space="preserve">Dénes Berta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard T Amison</w:t>
+                <w:t xml:space="preserve">Tamás Földes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice C Hodgson-Casson</w:t>
+                <w:t xml:space="preserve">Edina Rosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (3), pp.1382-1393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01420-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b10861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030382v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial functional change is linked with clinical outcomes after capsular fecal transplant in cirrhosis</w:t>
+                <w:t xml:space="preserve">Resonance assignment of human LARP4A La module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmohan S Bajaj</w:t>
+                <w:t xml:space="preserve">Isabel Cruz-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nita Salzman</w:t>
+                <w:t xml:space="preserve">Luigi Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chathur Acharya</w:t>
+                <w:t xml:space="preserve">Roberta Trotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajime Takei</w:t>
+                <w:t xml:space="preserve">Stefano de Tito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genta Kakiyama</w:t>
+                <w:t xml:space="preserve">Geoff Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (24), </w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.169-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.133410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12104-019-09871-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027470v1</w:t>
+                <w:t xml:space="preserve">hal-03027675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance assignment of human LARP4A La module</w:t>
+                <w:t xml:space="preserve">Controlling the dynamics of the Nek2 leucine zipper by engineering of “kinetic” disulphide bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Cruz-Gallardo</w:t>
+                <w:t xml:space="preserve">Daniel S Gutmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Martino</w:t>
+                <w:t xml:space="preserve">Sara B-M Whittaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Trotta</w:t>
+                <w:t xml:space="preserve">Karishma Asiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano de Tito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoff Kelly</w:t>
+                <w:t xml:space="preserve">Alain Oregioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-019-09871-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0210352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0210352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027675v1</w:t>
+                <w:t xml:space="preserve">hal-03027656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the dynamics of the Nek2 leucine zipper by engineering of “kinetic” disulphide bonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporin L and aurein 2.5 have identical conformations but subtly distinct membrane and antibacterial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Manzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip M Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte K Hind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel S Gutmans</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Oregioni</w:t>
+                <w:t xml:space="preserve">V. Benjamin Benjamin Gustilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0210352⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-47327-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027656v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporin L and aurein 2.5 have identical conformations but subtly distinct membrane and antibacterial activities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte K Hind</w:t>
+                <w:t xml:space="preserve">15-deoxy-Δ12,14-Prostaglandin J2 inhibits human soluble epoxide hydrolase by a dual orthosteric and allosteric mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca L Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Kopec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Clifford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Benjamin Benjamin Gustilo</w:t>
+                <w:t xml:space="preserve">Wyatt W Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-47327-w⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0426-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027493v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15-deoxy-Δ12,14-Prostaglandin J2 inhibits human soluble epoxide hydrolase by a dual orthosteric and allosteric mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
+                <w:t xml:space="preserve">Minor sequence modifications in temporin B cause drastic changes in antibacterial potency and selectivity by fundamentally altering membrane activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Manzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip M Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Benjamin Benjamin Gustilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte K Hind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Clifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-019-0426-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37630-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027522v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor sequence modifications in temporin B cause drastic changes in antibacterial potency and selectivity by fundamentally altering membrane activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melanie Clifford</w:t>
+                <w:t xml:space="preserve">Metabolomic and lipidomic plasma profile changes in human participants ascending to Everest Base Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie A O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Koulman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37630-3⟩</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-38832-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027637v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and lipidomic plasma profile changes in human participants ascending to Everest Base Camp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katie A O’brien</w:t>
+                <w:t xml:space="preserve">LARP4A recognizes polyA RNA via a novel binding mechanism mediated by disordered regions and involving the PAM2w motif, revealing interplay between PABP, LARP4A and mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Cruz-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrew J Murray</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Trotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-38832-z⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (8), pp.4272-4291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027616v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LARP4A recognizes polyA RNA via a novel binding mechanism mediated by disordered regions and involving the PAM2w motif, revealing interplay between PABP, LARP4A and mRNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberta Trotta</w:t>
+                <w:t xml:space="preserve">Microbial functional change is linked with clinical outcomes after capsular fecal transplant in cirrhosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmohan S Bajaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nita Salzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chathur Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Takei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genta Kakiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (8), pp.4272-4291. </w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.133410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027575v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Functional Insights into Bacillus subtilis Sigma Factor Inhibitor, CsfB</w:t>
               </w:r>
@@ -2704,51 +2704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ennifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (6), pp.1327-1337. </w:t>
@@ -3520,51 +3520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Orfanoudakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Expression and Purification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 60 (1), pp.64-73. </w:t>
@@ -3666,51 +3666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Travé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (S1), pp.33-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3808,51 +3808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanne Hollås</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frode Berven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 363 (2), pp.469-481. </w:t>
@@ -3941,51 +3941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoff Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4075,51 +4075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4176,277 +4176,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The direct determination of protein structure by NMR without assignment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">The Three-Dimensional Structure of the Gallium Complex of Azoverdin, a Siderophore of Azomonas macrocytogenes ATCC 12334, Determined by NMR Using Residual Dipolar Coupling Constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Wasielewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vladimír Saudek</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(01)03208-2⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41 (41), pp.12488-12497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi025990a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130439v1</w:t>
+                <w:t xml:space="preserve">hal-04146709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Three-Dimensional Structure of the Gallium Complex of Azoverdin, a Siderophore of Azomonas macrocytogenes ATCC 12334, Determined by NMR Using Residual Dipolar Coupling Constants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">The direct determination of protein structure by NMR without assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Kieffer</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimír Saudek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi025990a⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 510 (1-2), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(01)03208-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04146709v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and dynamic characterization of omega-conotoxin MVIIA: the binding loop exhibits slow conformational exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4835,51 +4835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimír Sklenář in Strasbourg: Origins of Watergate and Other Adventures (1992-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimír Saudek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vladimír Sklenář Memorial Conference on NMR &amp; Structural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5093,51 +5093,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR of proteins and nucleic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andrew Atkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, Royal Society of Chemistry, pp.204-239, 2021, Nuclear Magnetic Resonance, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5512,51 +5512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schahl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R&#233;at" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Malaga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Czaplicki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.07.040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Noriega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean-Pierre Demange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c03242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaeljohn Kalakoutis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Pollock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lazarus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrew Atkinson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc George" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00525.2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Crosas-Molist" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Graziani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maiques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahini Pandya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38292-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer D Young" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T Ma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Eykyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Abbate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2021.128044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingebj&#248;rg N Hungnes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Al-Salemee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Gawne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew Atkinson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt03177e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Fanelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Berta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s F&#246;ldes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Rosta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10861" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jane Cox" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramazan Idilman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fagan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Turan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ajayi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.14256" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Manzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Hind" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M Ferguson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T Amison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Hodgson-Casson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01420-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmohan S Bajaj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Salzman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chathur Acharya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Takei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genta Kakiyama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.133410" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz-Gallardo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Martino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Trotta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano de Tito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kelly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-019-09871-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Gutmans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B-M Whittaker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Asiani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oregioni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210352" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Clifford" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benjamin Benjamin Gustilo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47327-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027522v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Abis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Charles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Kopec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyatt W Yue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0426-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027637v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37630-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie A O&#8217;brien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Richardson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Koulman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Murray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38832-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027575v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz144" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Mart&#237;nez-Lumbreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Alfano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Evans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Collins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Flanagan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.02.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie A O'Brien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D Pollock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Stroud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J Lambert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.13613" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#237;rez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Recht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Charbonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ennifar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500845j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Takacs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V. Petoukhov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ogi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067810" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zanier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Ould&#160;m'Hamed&#160;ould&#160;sidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boulade-Ladame" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rybin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chappelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.02.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963710v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mautin Kappo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiso Ab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqeer Hassem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Faro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.217059" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406393v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Luck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chapelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.01.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ84Q421-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying&#8208;hui Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Spedale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andrew Atkinson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2010.98" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Stier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Orfanoudakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2008.03.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1FCXQVD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406416v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Coutouly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trav&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-0017-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7F75M7V8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Aukrust" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Evensen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Holl&#229;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode Berven" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.08.042" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMV4KG1Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138424v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunghan Au" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Atkinson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Guerrini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joseph" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.02.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jawhari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boussert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048884c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PGQZ12HX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130439v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Saudek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)03208-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi025990a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W9RQL482-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finton Sirockin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi992651h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QL9MVBLZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(89)90377-X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF61ML7W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016677v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0170899" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14360.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740617v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164965-00204" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031969v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010665-00250" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04951529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schahl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R&#233;at" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Malaga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Czaplicki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.07.040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Noriega" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean-Pierre Demange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c03242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaeljohn Kalakoutis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Pollock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lazarus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Andrew Atkinson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc George" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00525.2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Crosas-Molist" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Graziani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maiques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pahini Pandya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38292-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingebj&#248;rg N Hungnes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Al-Salemee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Gawne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Eykyn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andrew Atkinson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt03177e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer D Young" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle T Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Abbate" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2021.128044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030382v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Manzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte K Hind" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M Ferguson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard T Amison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Hodgson-Casson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01420-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jane Cox" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramazan Idilman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fagan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Turan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ajayi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.14256" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Fanelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Berta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s F&#246;ldes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Rosta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10861" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cruz-Gallardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Martino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Trotta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano de Tito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Kelly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-019-09871-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Gutmans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara B-M Whittaker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Asiani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oregioni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210352" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Clifford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Benjamin Benjamin Gustilo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47327-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027522v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Abis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Kopec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyatt W Yue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0426-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37630-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie A O&#8217;brien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Richardson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Koulman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Murray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38832-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027575v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz144" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027470v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmohan S Bajaj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Salzman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chathur Acharya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Takei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genta Kakiyama" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.133410" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Mart&#237;nez-Lumbreras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Alfano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Evans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Collins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Flanagan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.02.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie A O'Brien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D Pollock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Stroud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob J Lambert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.13613" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#237;rez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Recht" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Charbonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ennifar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi500845j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Takacs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V. Petoukhov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ogi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067810" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049124v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Zanier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Ould&#160;m'Hamed&#160;ould&#160;sidi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boulade-Ladame" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Rybin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chappelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.02.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963710v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mautin Kappo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiso Ab" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqeer Hassem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Faro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.217059" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406393v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nomin&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Luck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chapelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.01.015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ84Q421-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying&#8208;hui Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Spedale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andrew Atkinson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2010.98" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Stier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Orfanoudakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2008.03.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1FCXQVD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406416v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Coutouly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trav&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-006-0017-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7F75M7V8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvild Aukrust" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Evensen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Holl&#229;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode Berven" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.08.042" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMV4KG1Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138424v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunghan Au" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Atkinson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Guerrini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joseph" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.02.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981188v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Jawhari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boussert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lamour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048884c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PGQZ12HX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Wasielewski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi025990a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W9RQL482-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Saudek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)03208-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dejaegere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finton Sirockin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi992651h" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QL9MVBLZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016669v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-2836(89)90377-X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF61ML7W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016677v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0170899" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016658v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1988.tb14360.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951451v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740617v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164965-00204" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031969v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010665-00250" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04951529v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>